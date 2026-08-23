--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -3,80 +3,72 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10302"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sipaof-my.sharepoint.com/personal/joaquin_bataller_ouest-france_fr/Documents/Téléchargements/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/annehenckes/Library/Mobile Documents/com~apple~CloudDocs/Documents - MacBook Pro de anne/CMPR/médecins fédéraux/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{B382969B-CB3D-644C-88B1-CC7CDE325E97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7F93C5D0-BCAA-4FAB-AF43-27F7B2DF7037}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A9BA7AD-F424-5B4D-B847-E30929BD1414}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="liste complète" sheetId="1" r:id="rId1"/>
     <sheet name="Parametre" sheetId="2" r:id="rId2"/>
     <sheet name="Aide" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="0"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="432">
   <si>
     <t>email</t>
   </si>
   <si>
     <t>adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>OUI</t>
   </si>
   <si>
     <t>ALIX-GRELLIER</t>
   </si>
   <si>
     <t>HELENE</t>
   </si>
   <si>
     <t>9 RUE GAL DE GAULE</t>
   </si>
   <si>
     <t>GRANDCHAMP DES FONTAINES</t>
   </si>
   <si>
@@ -112,113 +104,95 @@
   <si>
     <t>AUDIC</t>
   </si>
   <si>
     <t>CHRISTOPHE</t>
   </si>
   <si>
     <t>4, AVENUE DES FRANCAIS LIBRES; POLYCLINIQUE MARINE</t>
   </si>
   <si>
     <t>LAVAL</t>
   </si>
   <si>
     <t>02 43 66 37 48</t>
   </si>
   <si>
     <t>CHIRURGIE ORTHOPEDIE</t>
   </si>
   <si>
     <t>BEDOSSA</t>
   </si>
   <si>
     <t>MARC</t>
   </si>
   <si>
-    <t>02 99 28 25 05</t>
-[...4 lines deleted...]
-  <si>
     <t>BERNARD</t>
   </si>
   <si>
     <t>ALAIN</t>
   </si>
   <si>
     <t>6 PLACE THEVEN AR REUT</t>
   </si>
   <si>
     <t>SAINT PABU</t>
   </si>
   <si>
     <t>02 98 89 75 67</t>
   </si>
   <si>
     <t>FRANCOIS</t>
   </si>
   <si>
     <t>SAINT NAZAIRE</t>
   </si>
   <si>
     <t>URGENCES</t>
   </si>
   <si>
     <t>BERRANGER</t>
   </si>
   <si>
     <t>NANTES</t>
   </si>
   <si>
     <t>02 28 25 50 15</t>
   </si>
   <si>
     <t>BINEAU</t>
   </si>
   <si>
     <t>BERTRAND</t>
   </si>
   <si>
     <t>2 PLACE DES ROSIERS</t>
   </si>
   <si>
     <t>LOUVERNE</t>
   </si>
   <si>
-    <t>BIZERAY</t>
-[...10 lines deleted...]
-  <si>
     <t>BOUGERIE</t>
   </si>
   <si>
     <t>JEAN-PIERRE</t>
   </si>
   <si>
     <t>CHOLET</t>
   </si>
   <si>
     <t>HERVE</t>
   </si>
   <si>
     <t>CARRE-FOURCADE</t>
   </si>
   <si>
     <t>MARIE-ELISABETH</t>
   </si>
   <si>
     <t>CHARLES</t>
   </si>
   <si>
     <t>ERIC</t>
   </si>
   <si>
     <t>QUIMPER</t>
@@ -382,62 +356,50 @@
   <si>
     <t>PNEUMOLOGIE</t>
   </si>
   <si>
     <t>KNAB</t>
   </si>
   <si>
     <t>NICOLAS</t>
   </si>
   <si>
     <t>KUCZER</t>
   </si>
   <si>
     <t>VINCENT</t>
   </si>
   <si>
     <t>NANTES CEDEX 1</t>
   </si>
   <si>
     <t>LAFAYE</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>LAIZET</t>
-[...10 lines deleted...]
-  <si>
     <t>BRUNO</t>
   </si>
   <si>
     <t>LE BOUCHER</t>
   </si>
   <si>
     <t>LE QUELLENEC</t>
   </si>
   <si>
     <t>SYLVIE</t>
   </si>
   <si>
     <t>32 RUE DE BELLEVUE</t>
   </si>
   <si>
     <t>BOUGUENAIS</t>
   </si>
   <si>
     <t>02 40 03 10 10</t>
   </si>
   <si>
     <t>LE ROY</t>
   </si>
   <si>
     <t>GILLES</t>
@@ -796,102 +758,96 @@
   <si>
     <t>laure-leduc@wanadoo.fr</t>
   </si>
   <si>
     <t>dr.alix@orange.fr</t>
   </si>
   <si>
     <t>allix35@aol.com</t>
   </si>
   <si>
     <t>dr.amiouni.elias@wanadoo.fr</t>
   </si>
   <si>
     <t>audic.christophe@neuf.fr</t>
   </si>
   <si>
     <t>fr.alain.bernard@wanadoo.fr</t>
   </si>
   <si>
     <t>cberranger@hotmail.fr</t>
   </si>
   <si>
     <t>bertrand.bineau@wanadoo.fr</t>
   </si>
   <si>
-    <t>alain-bizeray@wanadoo.fr</t>
-[...1 lines deleted...]
-  <si>
     <t>fourcade-michel@wanadoo.fr</t>
   </si>
   <si>
     <t>cabinet@cnaes.fr</t>
   </si>
   <si>
     <t>daniel.coetmeur@free.fr</t>
   </si>
   <si>
     <t>yves.dopsent@gmail.com</t>
   </si>
   <si>
     <t>y.eon1@free.fr</t>
   </si>
   <si>
     <t>christophe.fablet@wanadoo.fr</t>
   </si>
   <si>
     <t>c.albert.fon@gmail.com</t>
   </si>
   <si>
     <t>gabelin.michel@wanadoo.fr</t>
   </si>
   <si>
     <t>gravot.doc@orange.fr</t>
   </si>
   <si>
     <t>herve.guttierez@free.fr</t>
   </si>
   <si>
     <t>dguyader@me.com</t>
   </si>
   <si>
     <t>prsarito@gmail.com</t>
   </si>
   <si>
     <t>ivan.jourdren@gmail.com</t>
   </si>
   <si>
     <t>samer.kayal@univ-rennes1.fr</t>
   </si>
   <si>
     <t>vincent.kuczer@free.fr</t>
   </si>
   <si>
     <t>docteur.lafaye@orange.fr</t>
-  </si>
-[...1 lines deleted...]
-    <t>michelelaizet@aol.com</t>
   </si>
   <si>
     <t>leboucherphil@orange.fr</t>
   </si>
   <si>
     <t>le.roy.gilles@wanadoo.fr</t>
   </si>
   <si>
     <t>mdiab49@gmail.com</t>
   </si>
   <si>
     <t>m.moriconi@ch-cornouaille.fr</t>
   </si>
   <si>
     <t>fabienne.perez5@wanadoo.fr</t>
   </si>
   <si>
     <t>pilorge@wanadoo.fr</t>
   </si>
   <si>
     <t>riconojf@free.fr</t>
   </si>
   <si>
     <t>sablonducorail.jeanmanuel@orange.fr</t>
   </si>
@@ -1019,53 +975,50 @@
     <t>Téléphone</t>
   </si>
   <si>
     <t xml:space="preserve">rue des Fraiches </t>
   </si>
   <si>
     <t>1 LOTISSEMENT DES CHENES</t>
   </si>
   <si>
     <t>SOS médecin, 252 RUE F. THOMAS</t>
   </si>
   <si>
     <t>Médecine hyperbare et subaquatique, Hôpital la Cavale Blanche
 Bd Tanguy PRIGENT</t>
   </si>
   <si>
     <t>Médecine du sport, 26 av Camille DESMOULINS</t>
   </si>
   <si>
     <t>151 rue anatole France</t>
   </si>
   <si>
     <t xml:space="preserve">CH du Pays de Morlaix 15 rue de Kersainy Gilly </t>
   </si>
   <si>
-    <t xml:space="preserve">CHR RENNES, SERVICE CARDIOLOGIE </t>
-[...1 lines deleted...]
-  <si>
     <t>SERVICE DE BACTERIOLOGIE, 2 RUE H LE GUILLOUX</t>
   </si>
   <si>
     <t>7 rue Jean Chatel</t>
   </si>
   <si>
     <t>CH Saint Malo, 1 rue de la Marne</t>
   </si>
   <si>
     <t>02 99 21 12 60</t>
   </si>
   <si>
     <t>ANESTHESIE-REANIMATION</t>
   </si>
   <si>
     <t xml:space="preserve">NOUVELLES CLINIQUES NANTAISES, 
 rue Victor Hugo </t>
   </si>
   <si>
     <t>Médecine du sport, CNAES Clinique Breteche,
 36 rue Amiral Ronarc'h</t>
   </si>
   <si>
     <t>SAMU 44, CHU, 9 QUAI MONCOUSU</t>
   </si>
@@ -1075,78 +1028,72 @@
   <si>
     <t>RICHARD</t>
   </si>
   <si>
     <t>CAROLINE</t>
   </si>
   <si>
     <t>56 avenue du Général PATTON</t>
   </si>
   <si>
     <t>ANGERS</t>
   </si>
   <si>
     <t>02 41 48 11 65</t>
   </si>
   <si>
     <t>carolouise.richard@gmail.com</t>
   </si>
   <si>
     <t>MAISON DE SANTE DES LILAS 6 AVENUE DES SABLES</t>
   </si>
   <si>
     <t>NUTRITIONISTE</t>
   </si>
   <si>
-    <t xml:space="preserve">5 RUE D'ORLEANS </t>
-[...1 lines deleted...]
-  <si>
     <t>02 40 14 77 56</t>
   </si>
   <si>
     <t>31 rue du Château d'Eau</t>
   </si>
   <si>
     <t>LE POULIGUEN</t>
   </si>
   <si>
     <t>VANNES</t>
   </si>
   <si>
     <t>02 98 62 38 08</t>
   </si>
   <si>
     <t>02 98 45 14 46</t>
   </si>
   <si>
     <t>02 98 48 77 52</t>
   </si>
   <si>
     <t xml:space="preserve">Service de réanimation, CHIC LAENNEC, 14 av Y. THEPOT, BP1757 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Cardio.interventionnelle.secretariat@chu-rennes.fr</t>
   </si>
   <si>
     <t>02 99 60 71 32</t>
   </si>
   <si>
     <t xml:space="preserve">02 52 33 11 90 </t>
   </si>
   <si>
     <t>MONTAIGU VENDEE</t>
   </si>
   <si>
     <t>85 600</t>
   </si>
   <si>
     <t>10 rue du Petit Renard</t>
   </si>
   <si>
     <t>02 49 88 00 37</t>
   </si>
   <si>
     <t xml:space="preserve">2 Rue Newton </t>
   </si>
   <si>
     <t>RADIOLOGUE</t>
   </si>
@@ -1326,60 +1273,112 @@
     <t>g.grillet@ghbs.bzh</t>
   </si>
   <si>
     <t>Centre de Médecine du Sport, Clinique du Ter</t>
   </si>
   <si>
     <t>PLOEMEUR</t>
   </si>
   <si>
     <t>02 97 88 25 07</t>
   </si>
   <si>
     <t>10 Mal DE LATTRE DE TASSIGNY</t>
   </si>
   <si>
     <t>BRETIGNOLLE SUR MER</t>
   </si>
   <si>
     <t>BELLANGER</t>
   </si>
   <si>
     <t>Hélène</t>
   </si>
   <si>
     <t>02 51 90 05 09</t>
+  </si>
+  <si>
+    <t>CHOCHINA</t>
+  </si>
+  <si>
+    <t>Lucie</t>
+  </si>
+  <si>
+    <t>lucie.chochina@gmail.com</t>
+  </si>
+  <si>
+    <t>CMRRF de Kerpape, BP 78</t>
+  </si>
+  <si>
+    <t>Médecine Physique et de Réadaptation</t>
+  </si>
+  <si>
+    <t>LOHEAC</t>
+  </si>
+  <si>
+    <t>Quentin</t>
+  </si>
+  <si>
+    <t>quentin.loheac@chu-brest.fr</t>
+  </si>
+  <si>
+    <t>Service des Urgences adultes / SAMU, Hôpital la Cavale Blanche
+Bd Tanguy PRIGENT</t>
+  </si>
+  <si>
+    <t>secretariat.medecinedusport@chu-rennes.fr</t>
+  </si>
+  <si>
+    <t>CHR RENNES, Service de médecine du sport</t>
+  </si>
+  <si>
+    <t>02 99 28 41 33</t>
+  </si>
+  <si>
+    <t>ROUAU</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Service ORL, CH Saint Nazaire, 11 Bd Geroges Charpak</t>
+  </si>
+  <si>
+    <t>gabriel.rouau@ch-saint-nazaire.fr</t>
+  </si>
+  <si>
+    <t>02 71 27 80 27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;#0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1397,50 +1396,56 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF04101B"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Helvetica"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
@@ -1676,51 +1681,51 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="10"/>
       </right>
       <top style="thin">
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="10"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1986,50 +1991,66 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFAAAAAA"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -2108,52 +2129,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>624302</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>27503</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>365192</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>122096</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="6" name="Légende encadrée 1 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="1348202" y="637103"/>
-          <a:ext cx="4808190" cy="399393"/>
+          <a:off x="1449802" y="637103"/>
+          <a:ext cx="5519390" cy="399393"/>
           <a:chOff x="-19050" y="-22649"/>
           <a:chExt cx="5481023" cy="347297"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="4" name="Group 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="-19051" y="-22650"/>
             <a:ext cx="5481025" cy="347298"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="5442923" cy="301998"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -2237,51 +2258,51 @@
           <xdr:cNvPr id="5" name="Shape 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="1812058" y="-22650"/>
             <a:ext cx="3604195" cy="347298"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="" val="1"/>
+              <ma14:wrappingTextBoxFlag xmlns="" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" latinLnBrk="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
@@ -2568,52 +2589,52 @@
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>806154</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>38015</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>37035</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>106147</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="Légende encadrée 1 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="8683329" y="4000415"/>
-          <a:ext cx="2212206" cy="677732"/>
+          <a:off x="9886654" y="4000415"/>
+          <a:ext cx="2532881" cy="677732"/>
           <a:chOff x="-19049" y="-38434"/>
           <a:chExt cx="2494189" cy="589332"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="15" name="Group 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000F000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="-19050" y="-38435"/>
             <a:ext cx="2494190" cy="589333"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2456089" cy="512463"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -2697,51 +2718,51 @@
           <xdr:cNvPr id="16" name="Shape 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000010000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="26669" y="-25261"/>
             <a:ext cx="1286590" cy="387325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="" val="1"/>
+              <ma14:wrappingTextBoxFlag xmlns="" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" latinLnBrk="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
@@ -2778,52 +2799,52 @@
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>447437</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>75999</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>283420</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>93002</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="22" name="Légende encadrée 1 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="8410337" y="4800399"/>
-          <a:ext cx="2731583" cy="626603"/>
+          <a:off x="9527937" y="4800399"/>
+          <a:ext cx="3137983" cy="626603"/>
           <a:chOff x="-19049" y="-35535"/>
           <a:chExt cx="3099407" cy="544872"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="20" name="Group 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000014000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="-19050" y="-35536"/>
             <a:ext cx="3099408" cy="544874"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="3061307" cy="473801"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -2907,51 +2928,51 @@
           <xdr:cNvPr id="21" name="Shape 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000015000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="26669" y="-23355"/>
             <a:ext cx="1616769" cy="358104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700" cap="flat">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-              <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="" val="1"/>
+              <ma14:wrappingTextBoxFlag xmlns="" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" latinLnBrk="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" baseline="0">
@@ -4051,123 +4072,122 @@
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cberranger@hotmail.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginie.sauleau@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audic.christophe@neuf.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drlevy@orange.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savigny.jlb@orange.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cardio.interventionnelle.secretariat@chu-rennes.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samer.kayal@univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doris76.jyd@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charles29@laposte.net" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabelin.michel@wanadoo.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolasleduff@orange.fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kabbaj@ch-saintnazaire.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.jourdren@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:y.eon1@free.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.terrier741@orange.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ph.danion@orange.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain-bizeray@wanadoo.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.fablet@wanadoo.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?client=safari&amp;rls=en&amp;q=docteur+herv%C3%A9+guttierez&amp;ie=UTF-8&amp;oe=UTF-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christac@me.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure-leduc@wanadoo.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luneau.phil@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:riconojf@free.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sablonducorail.jeanmanuel@orange.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gma_tt@hotmail.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cabinet@cnaes.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.kuczer@free.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bertrand.bineau@wanadoo.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docpathom@neuf.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docteur.lafaye@orange.fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myorl-jeanpierre-bougerie@orange.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.grillet@ghbs.bzh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rolland.dupeyron@hstv.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fourcade-michel@wanadoo.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanrobertlavignasse08@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.moriconi@ch-cornouaille.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gravot.doc@orange.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.amiouni.elias@wanadoo.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolouise.richard@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dguyader@me.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdiab49@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simonvi@wanadoo.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.sarrazin.doc@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelelaizet@aol.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.cougard@ch-stmalo.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cabinethp@sfr.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.coetmeur@free.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fr.alain.bernard@wanadoo.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tbriand@ch-morlaix.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.hirou@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denis.foyer@wanadoo.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bouzinsand@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allix35@aol.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drmevel@orange.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prsarito@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.alix@orange.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yves.dopsent@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herve.guttierez@free.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salviapatrick@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pilorge@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.albert.fon@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabienne.perez5@wanadoo.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:le.roy.gilles@wanadoo.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leboucherphil@orange.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cberranger@hotmail.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginie.sauleau@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audic.christophe@neuf.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yves.dopsent@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allix35@aol.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:herve.guttierez@free.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drmevel@orange.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quentin.loheac@chu-brest.fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.charles29@laposte.net" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabelin.michel@wanadoo.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolasleduff@orange.fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kabbaj@ch-saintnazaire.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivan.jourdren@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:y.eon1@free.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.terrier741@orange.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ph.danion@orange.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drlevy@orange.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:savigny.jlb@orange.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samer.kayal@univ-rennes1.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salviapatrick@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laure-leduc@wanadoo.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doris76.jyd@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:riconojf@free.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sablonducorail.jeanmanuel@orange.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gma_tt@hotmail.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cabinet@cnaes.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.kuczer@free.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bertrand.bineau@wanadoo.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.fablet@wanadoo.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretariat.medecinedusport@chu-rennes.fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christac@me.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabriel.rouau@ch-saint-nazaire.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rolland.dupeyron@hstv.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?client=safari&amp;rls=en&amp;q=docteur+herv%C3%A9+guttierez&amp;ie=UTF-8&amp;oe=UTF-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanrobertlavignasse08@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.moriconi@ch-cornouaille.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gravot.doc@orange.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.amiouni.elias@wanadoo.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carolouise.richard@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dguyader@me.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docteur.lafaye@orange.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luneau.phil@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.sarrazin.doc@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:docpathom@neuf.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myorl-jeanpierre-bougerie@orange.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.grillet@ghbs.bzh" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.coetmeur@free.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fr.alain.bernard@wanadoo.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tbriand@ch-morlaix.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.hirou@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denis.foyer@wanadoo.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bouzinsand@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fourcade-michel@wanadoo.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:simonvi@wanadoo.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prsarito@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.alix@orange.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdiab49@gmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.cougard@ch-stmalo.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cabinethp@sfr.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pilorge@wanadoo.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.albert.fon@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabienne.perez5@wanadoo.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:le.roy.gilles@wanadoo.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leboucherphil@orange.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr filterMode="1"/>
-  <dimension ref="A1:IW75"/>
+  <dimension ref="A1:IW76"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <selection activeCell="D92" sqref="D92"/>
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.1" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="11" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="20" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="248" width="11.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.33203125" style="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.1640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.83203125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="40.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="51.33203125" style="72" customWidth="1"/>
+    <col min="10" max="10" width="6.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="27.83203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.1640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="248" width="11.5" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:247" s="102" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:247" s="102" customFormat="1" ht="42" x14ac:dyDescent="0.15">
       <c r="A1" s="98" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>305</v>
+      </c>
+      <c r="B1" s="100" t="s">
+        <v>349</v>
       </c>
       <c r="C1" s="99" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="D1" s="99" t="s">
+        <v>304</v>
+      </c>
+      <c r="E1" s="99" t="s">
+        <v>364</v>
+      </c>
+      <c r="F1" s="99" t="s">
+        <v>365</v>
+      </c>
+      <c r="G1" s="99" t="s">
+        <v>366</v>
+      </c>
+      <c r="H1" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="99" t="s">
+      <c r="I1" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="99" t="s">
+      <c r="J1" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="99" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K1" s="99" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>307</v>
+      </c>
+      <c r="L1" s="99" t="s">
+        <v>308</v>
       </c>
       <c r="M1" s="101"/>
       <c r="N1" s="101"/>
       <c r="O1" s="101"/>
       <c r="P1" s="101"/>
       <c r="Q1" s="101"/>
       <c r="R1" s="101"/>
       <c r="S1" s="101"/>
       <c r="T1" s="101"/>
       <c r="U1" s="101"/>
       <c r="V1" s="101"/>
       <c r="W1" s="101"/>
       <c r="X1" s="101"/>
       <c r="Y1" s="101"/>
       <c r="Z1" s="101"/>
       <c r="AA1" s="101"/>
       <c r="AB1" s="101"/>
       <c r="AC1" s="101"/>
       <c r="AD1" s="101"/>
       <c r="AE1" s="101"/>
       <c r="AF1" s="101"/>
       <c r="AG1" s="101"/>
       <c r="AH1" s="101"/>
       <c r="AI1" s="101"/>
       <c r="AJ1" s="101"/>
@@ -4361,80 +4381,80 @@
       <c r="HP1" s="101"/>
       <c r="HQ1" s="101"/>
       <c r="HR1" s="101"/>
       <c r="HS1" s="101"/>
       <c r="HT1" s="101"/>
       <c r="HU1" s="101"/>
       <c r="HV1" s="101"/>
       <c r="HW1" s="101"/>
       <c r="HX1" s="101"/>
       <c r="HY1" s="101"/>
       <c r="HZ1" s="101"/>
       <c r="IA1" s="101"/>
       <c r="IB1" s="101"/>
       <c r="IC1" s="101"/>
       <c r="ID1" s="101"/>
       <c r="IE1" s="101"/>
       <c r="IF1" s="101"/>
       <c r="IG1" s="101"/>
       <c r="IH1" s="101"/>
       <c r="II1" s="101"/>
       <c r="IJ1" s="101"/>
       <c r="IK1" s="101"/>
       <c r="IL1" s="101"/>
       <c r="IM1" s="101"/>
     </row>
-    <row r="2" spans="1:247" s="6" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:247" s="6" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A2" s="21">
         <v>22</v>
       </c>
-      <c r="B2" s="22" t="s">
-        <v>62</v>
+      <c r="B2" s="27" t="s">
+        <v>3</v>
       </c>
       <c r="C2" s="22" t="s">
-        <v>63</v>
-[...10 lines deleted...]
-      <c r="I2" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="E2" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="J2" s="26" t="s">
+      <c r="F2" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K2" s="26" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G2" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="H2" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="I2" s="22"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="25" t="s">
+        <v>302</v>
       </c>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
@@ -4628,86 +4648,86 @@
       <c r="HP2" s="7"/>
       <c r="HQ2" s="7"/>
       <c r="HR2" s="7"/>
       <c r="HS2" s="7"/>
       <c r="HT2" s="7"/>
       <c r="HU2" s="7"/>
       <c r="HV2" s="7"/>
       <c r="HW2" s="7"/>
       <c r="HX2" s="7"/>
       <c r="HY2" s="7"/>
       <c r="HZ2" s="7"/>
       <c r="IA2" s="7"/>
       <c r="IB2" s="7"/>
       <c r="IC2" s="7"/>
       <c r="ID2" s="7"/>
       <c r="IE2" s="7"/>
       <c r="IF2" s="7"/>
       <c r="IG2" s="7"/>
       <c r="IH2" s="7"/>
       <c r="II2" s="7"/>
       <c r="IJ2" s="7"/>
       <c r="IK2" s="7"/>
       <c r="IL2" s="7"/>
       <c r="IM2" s="7"/>
     </row>
-    <row r="3" spans="1:247" s="6" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:247" s="6" customFormat="1" ht="28" x14ac:dyDescent="0.2">
       <c r="A3" s="21">
         <v>22</v>
       </c>
-      <c r="B3" s="22" t="s">
-        <v>413</v>
+      <c r="B3" s="27" t="s">
+        <v>3</v>
       </c>
       <c r="C3" s="22" t="s">
-        <v>414</v>
-[...7 lines deleted...]
-      <c r="F3" s="24">
+        <v>398</v>
+      </c>
+      <c r="D3" s="22" t="s">
+        <v>399</v>
+      </c>
+      <c r="E3" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="H3" s="23" t="s">
+        <v>400</v>
+      </c>
+      <c r="I3" s="22" t="s">
+        <v>401</v>
+      </c>
+      <c r="J3" s="24">
         <v>76230</v>
       </c>
-      <c r="G3" s="22" t="s">
-[...15 lines deleted...]
-        <v>3</v>
+      <c r="K3" s="22" t="s">
+        <v>402</v>
+      </c>
+      <c r="L3" s="25" t="s">
+        <v>403</v>
       </c>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
@@ -4901,83 +4921,83 @@
       <c r="HP3" s="7"/>
       <c r="HQ3" s="7"/>
       <c r="HR3" s="7"/>
       <c r="HS3" s="7"/>
       <c r="HT3" s="7"/>
       <c r="HU3" s="7"/>
       <c r="HV3" s="7"/>
       <c r="HW3" s="7"/>
       <c r="HX3" s="7"/>
       <c r="HY3" s="7"/>
       <c r="HZ3" s="7"/>
       <c r="IA3" s="7"/>
       <c r="IB3" s="7"/>
       <c r="IC3" s="7"/>
       <c r="ID3" s="7"/>
       <c r="IE3" s="7"/>
       <c r="IF3" s="7"/>
       <c r="IG3" s="7"/>
       <c r="IH3" s="7"/>
       <c r="II3" s="7"/>
       <c r="IJ3" s="7"/>
       <c r="IK3" s="7"/>
       <c r="IL3" s="7"/>
       <c r="IM3" s="7"/>
     </row>
-    <row r="4" spans="1:247" s="11" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:247" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A4" s="21">
         <v>22</v>
       </c>
-      <c r="B4" s="22" t="s">
-        <v>73</v>
+      <c r="B4" s="28" t="s">
+        <v>9</v>
       </c>
       <c r="C4" s="22" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-      <c r="F4" s="24">
+        <v>67</v>
+      </c>
+      <c r="D4" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="H4" s="23" t="s">
+        <v>248</v>
+      </c>
+      <c r="I4" s="22"/>
+      <c r="J4" s="24">
         <v>22470</v>
       </c>
-      <c r="G4" s="22" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="K4" s="22" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="L4" s="25"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
       <c r="AA4" s="10"/>
       <c r="AB4" s="10"/>
       <c r="AC4" s="10"/>
       <c r="AD4" s="10"/>
       <c r="AE4" s="10"/>
       <c r="AF4" s="10"/>
       <c r="AG4" s="10"/>
       <c r="AH4" s="10"/>
       <c r="AI4" s="10"/>
       <c r="AJ4" s="10"/>
       <c r="AK4" s="10"/>
@@ -5170,81 +5190,81 @@
       <c r="HP4" s="10"/>
       <c r="HQ4" s="10"/>
       <c r="HR4" s="10"/>
       <c r="HS4" s="10"/>
       <c r="HT4" s="10"/>
       <c r="HU4" s="10"/>
       <c r="HV4" s="10"/>
       <c r="HW4" s="10"/>
       <c r="HX4" s="10"/>
       <c r="HY4" s="10"/>
       <c r="HZ4" s="10"/>
       <c r="IA4" s="10"/>
       <c r="IB4" s="10"/>
       <c r="IC4" s="10"/>
       <c r="ID4" s="10"/>
       <c r="IE4" s="10"/>
       <c r="IF4" s="10"/>
       <c r="IG4" s="10"/>
       <c r="IH4" s="10"/>
       <c r="II4" s="10"/>
       <c r="IJ4" s="10"/>
       <c r="IK4" s="10"/>
       <c r="IL4" s="10"/>
       <c r="IM4" s="10"/>
     </row>
-    <row r="5" spans="1:247" s="6" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:247" s="6" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A5" s="21">
         <v>22</v>
       </c>
-      <c r="B5" s="22" t="s">
-        <v>85</v>
+      <c r="B5" s="27" t="s">
+        <v>9</v>
       </c>
       <c r="C5" s="22" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-      <c r="F5" s="24">
+        <v>79</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="E5" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="26"/>
+      <c r="H5" s="23" t="s">
+        <v>251</v>
+      </c>
+      <c r="I5" s="22"/>
+      <c r="J5" s="24">
         <v>22500</v>
       </c>
-      <c r="G5" s="22" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="K5" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="L5" s="22"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
@@ -5437,79 +5457,79 @@
       <c r="HP5" s="7"/>
       <c r="HQ5" s="7"/>
       <c r="HR5" s="7"/>
       <c r="HS5" s="7"/>
       <c r="HT5" s="7"/>
       <c r="HU5" s="7"/>
       <c r="HV5" s="7"/>
       <c r="HW5" s="7"/>
       <c r="HX5" s="7"/>
       <c r="HY5" s="7"/>
       <c r="HZ5" s="7"/>
       <c r="IA5" s="7"/>
       <c r="IB5" s="7"/>
       <c r="IC5" s="7"/>
       <c r="ID5" s="7"/>
       <c r="IE5" s="7"/>
       <c r="IF5" s="7"/>
       <c r="IG5" s="7"/>
       <c r="IH5" s="7"/>
       <c r="II5" s="7"/>
       <c r="IJ5" s="7"/>
       <c r="IK5" s="7"/>
       <c r="IL5" s="7"/>
       <c r="IM5" s="7"/>
     </row>
-    <row r="6" spans="1:247" s="6" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:247" s="6" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A6" s="21">
         <v>22</v>
       </c>
-      <c r="B6" s="22" t="s">
-        <v>282</v>
+      <c r="B6" s="27" t="s">
+        <v>9</v>
       </c>
       <c r="C6" s="22" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-      <c r="F6" s="24">
+        <v>270</v>
+      </c>
+      <c r="D6" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="E6" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="22"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="I6" s="22"/>
+      <c r="J6" s="24">
         <v>22700</v>
       </c>
-      <c r="G6" s="22" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="K6" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="L6" s="22"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
@@ -5702,82 +5722,82 @@
       <c r="HP6" s="7"/>
       <c r="HQ6" s="7"/>
       <c r="HR6" s="7"/>
       <c r="HS6" s="7"/>
       <c r="HT6" s="7"/>
       <c r="HU6" s="7"/>
       <c r="HV6" s="7"/>
       <c r="HW6" s="7"/>
       <c r="HX6" s="7"/>
       <c r="HY6" s="7"/>
       <c r="HZ6" s="7"/>
       <c r="IA6" s="7"/>
       <c r="IB6" s="7"/>
       <c r="IC6" s="7"/>
       <c r="ID6" s="7"/>
       <c r="IE6" s="7"/>
       <c r="IF6" s="7"/>
       <c r="IG6" s="7"/>
       <c r="IH6" s="7"/>
       <c r="II6" s="7"/>
       <c r="IJ6" s="7"/>
       <c r="IK6" s="7"/>
       <c r="IL6" s="7"/>
       <c r="IM6" s="7"/>
     </row>
-    <row r="7" spans="1:247" s="8" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:247" s="8" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A7" s="29">
         <v>22</v>
       </c>
-      <c r="B7" s="30" t="s">
-        <v>231</v>
+      <c r="B7" s="32" t="s">
+        <v>3</v>
       </c>
       <c r="C7" s="30" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-      <c r="F7" s="30">
+        <v>221</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="E7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="30"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="26" t="s">
+        <v>309</v>
+      </c>
+      <c r="J7" s="30">
         <v>22210</v>
       </c>
-      <c r="G7" s="30" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K7" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="L7" s="30" t="s">
+        <v>224</v>
       </c>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
       <c r="Y7" s="9"/>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="9"/>
       <c r="AD7" s="9"/>
       <c r="AE7" s="9"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="9"/>
       <c r="AJ7" s="9"/>
@@ -5971,84 +5991,84 @@
       <c r="HP7" s="9"/>
       <c r="HQ7" s="9"/>
       <c r="HR7" s="9"/>
       <c r="HS7" s="9"/>
       <c r="HT7" s="9"/>
       <c r="HU7" s="9"/>
       <c r="HV7" s="9"/>
       <c r="HW7" s="9"/>
       <c r="HX7" s="9"/>
       <c r="HY7" s="9"/>
       <c r="HZ7" s="9"/>
       <c r="IA7" s="9"/>
       <c r="IB7" s="9"/>
       <c r="IC7" s="9"/>
       <c r="ID7" s="9"/>
       <c r="IE7" s="9"/>
       <c r="IF7" s="9"/>
       <c r="IG7" s="9"/>
       <c r="IH7" s="9"/>
       <c r="II7" s="9"/>
       <c r="IJ7" s="9"/>
       <c r="IK7" s="9"/>
       <c r="IL7" s="9"/>
       <c r="IM7" s="9"/>
     </row>
-    <row r="8" spans="1:247" s="6" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:247" s="6" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A8" s="21">
         <v>22</v>
       </c>
-      <c r="B8" s="22" t="s">
-        <v>154</v>
+      <c r="B8" s="27" t="s">
+        <v>3</v>
       </c>
       <c r="C8" s="22" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>144</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>80</v>
       </c>
       <c r="E8" s="22" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F8" s="24">
+        <v>9</v>
+      </c>
+      <c r="F8" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="26"/>
+      <c r="H8" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="I8" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="J8" s="24">
         <v>22000</v>
       </c>
-      <c r="G8" s="22" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K8" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="L8" s="22" t="s">
+        <v>147</v>
       </c>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
@@ -6242,84 +6262,84 @@
       <c r="HP8" s="7"/>
       <c r="HQ8" s="7"/>
       <c r="HR8" s="7"/>
       <c r="HS8" s="7"/>
       <c r="HT8" s="7"/>
       <c r="HU8" s="7"/>
       <c r="HV8" s="7"/>
       <c r="HW8" s="7"/>
       <c r="HX8" s="7"/>
       <c r="HY8" s="7"/>
       <c r="HZ8" s="7"/>
       <c r="IA8" s="7"/>
       <c r="IB8" s="7"/>
       <c r="IC8" s="7"/>
       <c r="ID8" s="7"/>
       <c r="IE8" s="7"/>
       <c r="IF8" s="7"/>
       <c r="IG8" s="7"/>
       <c r="IH8" s="7"/>
       <c r="II8" s="7"/>
       <c r="IJ8" s="7"/>
       <c r="IK8" s="7"/>
       <c r="IL8" s="7"/>
       <c r="IM8" s="7"/>
     </row>
-    <row r="9" spans="1:247" s="6" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:247" s="6" customFormat="1" ht="16" x14ac:dyDescent="0.2">
       <c r="A9" s="21">
         <v>22</v>
       </c>
-      <c r="B9" s="22" t="s">
-        <v>169</v>
+      <c r="B9" s="27" t="s">
+        <v>3</v>
       </c>
       <c r="C9" s="22" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>159</v>
+      </c>
+      <c r="D9" s="22" t="s">
+        <v>160</v>
       </c>
       <c r="E9" s="22" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="F9" s="24">
+        <v>9</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="26"/>
+      <c r="H9" s="23" t="s">
+        <v>236</v>
+      </c>
+      <c r="I9" s="22" t="s">
+        <v>310</v>
+      </c>
+      <c r="J9" s="24">
         <v>22260</v>
       </c>
-      <c r="G9" s="22" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K9" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>303</v>
       </c>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
@@ -6513,84 +6533,84 @@
       <c r="HP9" s="7"/>
       <c r="HQ9" s="7"/>
       <c r="HR9" s="7"/>
       <c r="HS9" s="7"/>
       <c r="HT9" s="7"/>
       <c r="HU9" s="7"/>
       <c r="HV9" s="7"/>
       <c r="HW9" s="7"/>
       <c r="HX9" s="7"/>
       <c r="HY9" s="7"/>
       <c r="HZ9" s="7"/>
       <c r="IA9" s="7"/>
       <c r="IB9" s="7"/>
       <c r="IC9" s="7"/>
       <c r="ID9" s="7"/>
       <c r="IE9" s="7"/>
       <c r="IF9" s="7"/>
       <c r="IG9" s="7"/>
       <c r="IH9" s="7"/>
       <c r="II9" s="7"/>
       <c r="IJ9" s="7"/>
       <c r="IK9" s="7"/>
       <c r="IL9" s="7"/>
       <c r="IM9" s="7"/>
     </row>
-    <row r="10" spans="1:247" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:247" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A10" s="73">
         <v>29</v>
       </c>
-      <c r="B10" s="74" t="s">
+      <c r="B10" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="74" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="77"/>
+      <c r="H10" s="75" t="s">
+        <v>241</v>
+      </c>
+      <c r="I10" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="74" t="s">
+      <c r="J10" s="76">
+        <v>29830</v>
+      </c>
+      <c r="K10" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="D10" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="74" t="s">
+      <c r="L10" s="74" t="s">
         <v>30</v>
-      </c>
-[...17 lines deleted...]
-        <v>3</v>
       </c>
       <c r="M10" s="79"/>
       <c r="N10" s="79"/>
       <c r="O10" s="79"/>
       <c r="P10" s="79"/>
       <c r="Q10" s="79"/>
       <c r="R10" s="79"/>
       <c r="S10" s="79"/>
       <c r="T10" s="79"/>
       <c r="U10" s="79"/>
       <c r="V10" s="79"/>
       <c r="W10" s="79"/>
       <c r="X10" s="79"/>
       <c r="Y10" s="79"/>
       <c r="Z10" s="79"/>
       <c r="AA10" s="79"/>
       <c r="AB10" s="79"/>
       <c r="AC10" s="79"/>
       <c r="AD10" s="79"/>
       <c r="AE10" s="79"/>
       <c r="AF10" s="79"/>
       <c r="AG10" s="79"/>
       <c r="AH10" s="79"/>
       <c r="AI10" s="79"/>
       <c r="AJ10" s="79"/>
@@ -6784,84 +6804,84 @@
       <c r="HP10" s="79"/>
       <c r="HQ10" s="79"/>
       <c r="HR10" s="79"/>
       <c r="HS10" s="79"/>
       <c r="HT10" s="79"/>
       <c r="HU10" s="79"/>
       <c r="HV10" s="79"/>
       <c r="HW10" s="79"/>
       <c r="HX10" s="79"/>
       <c r="HY10" s="79"/>
       <c r="HZ10" s="79"/>
       <c r="IA10" s="79"/>
       <c r="IB10" s="79"/>
       <c r="IC10" s="79"/>
       <c r="ID10" s="79"/>
       <c r="IE10" s="79"/>
       <c r="IF10" s="79"/>
       <c r="IG10" s="79"/>
       <c r="IH10" s="79"/>
       <c r="II10" s="79"/>
       <c r="IJ10" s="79"/>
       <c r="IK10" s="79"/>
       <c r="IL10" s="79"/>
       <c r="IM10" s="79"/>
     </row>
-    <row r="11" spans="1:247" s="80" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:247" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A11" s="81">
         <v>29</v>
       </c>
-      <c r="B11" s="77" t="s">
-        <v>298</v>
+      <c r="B11" s="84" t="s">
+        <v>3</v>
       </c>
       <c r="C11" s="77" t="s">
-        <v>184</v>
-[...7 lines deleted...]
-      <c r="F11" s="77">
+        <v>286</v>
+      </c>
+      <c r="D11" s="77" t="s">
+        <v>174</v>
+      </c>
+      <c r="E11" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="77"/>
+      <c r="H11" s="82" t="s">
+        <v>287</v>
+      </c>
+      <c r="I11" s="83" t="s">
+        <v>315</v>
+      </c>
+      <c r="J11" s="77">
         <v>29600</v>
       </c>
-      <c r="G11" s="77" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K11" s="77" t="s">
+        <v>288</v>
+      </c>
+      <c r="L11" s="77" t="s">
+        <v>337</v>
       </c>
       <c r="M11" s="79"/>
       <c r="N11" s="79"/>
       <c r="O11" s="79"/>
       <c r="P11" s="79"/>
       <c r="Q11" s="79"/>
       <c r="R11" s="79"/>
       <c r="S11" s="79"/>
       <c r="T11" s="79"/>
       <c r="U11" s="79"/>
       <c r="V11" s="79"/>
       <c r="W11" s="79"/>
       <c r="X11" s="79"/>
       <c r="Y11" s="79"/>
       <c r="Z11" s="79"/>
       <c r="AA11" s="79"/>
       <c r="AB11" s="79"/>
       <c r="AC11" s="79"/>
       <c r="AD11" s="79"/>
       <c r="AE11" s="79"/>
       <c r="AF11" s="79"/>
       <c r="AG11" s="79"/>
       <c r="AH11" s="79"/>
       <c r="AI11" s="79"/>
       <c r="AJ11" s="79"/>
@@ -7055,83 +7075,83 @@
       <c r="HP11" s="79"/>
       <c r="HQ11" s="79"/>
       <c r="HR11" s="79"/>
       <c r="HS11" s="79"/>
       <c r="HT11" s="79"/>
       <c r="HU11" s="79"/>
       <c r="HV11" s="79"/>
       <c r="HW11" s="79"/>
       <c r="HX11" s="79"/>
       <c r="HY11" s="79"/>
       <c r="HZ11" s="79"/>
       <c r="IA11" s="79"/>
       <c r="IB11" s="79"/>
       <c r="IC11" s="79"/>
       <c r="ID11" s="79"/>
       <c r="IE11" s="79"/>
       <c r="IF11" s="79"/>
       <c r="IG11" s="79"/>
       <c r="IH11" s="79"/>
       <c r="II11" s="79"/>
       <c r="IJ11" s="79"/>
       <c r="IK11" s="79"/>
       <c r="IL11" s="79"/>
       <c r="IM11" s="79"/>
     </row>
-    <row r="12" spans="1:247" s="80" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:247" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A12" s="73">
         <v>29</v>
       </c>
-      <c r="B12" s="74" t="s">
-        <v>53</v>
+      <c r="B12" s="78" t="s">
+        <v>9</v>
       </c>
       <c r="C12" s="74" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="F12" s="76">
+        <v>47</v>
+      </c>
+      <c r="D12" s="74" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="74" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12" s="75" t="s">
+        <v>233</v>
+      </c>
+      <c r="I12" s="74"/>
+      <c r="J12" s="76">
         <v>29000</v>
       </c>
-      <c r="G12" s="74" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="K12" s="74" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="L12" s="85"/>
       <c r="M12" s="79"/>
       <c r="N12" s="79"/>
       <c r="O12" s="79"/>
       <c r="P12" s="79"/>
       <c r="Q12" s="79"/>
       <c r="R12" s="79"/>
       <c r="S12" s="79"/>
       <c r="T12" s="79"/>
       <c r="U12" s="79"/>
       <c r="V12" s="79"/>
       <c r="W12" s="79"/>
       <c r="X12" s="79"/>
       <c r="Y12" s="79"/>
       <c r="Z12" s="79"/>
       <c r="AA12" s="79"/>
       <c r="AB12" s="79"/>
       <c r="AC12" s="79"/>
       <c r="AD12" s="79"/>
       <c r="AE12" s="79"/>
       <c r="AF12" s="79"/>
       <c r="AG12" s="79"/>
       <c r="AH12" s="79"/>
       <c r="AI12" s="79"/>
       <c r="AJ12" s="79"/>
       <c r="AK12" s="79"/>
@@ -7324,85 +7344,85 @@
       <c r="HP12" s="79"/>
       <c r="HQ12" s="79"/>
       <c r="HR12" s="79"/>
       <c r="HS12" s="79"/>
       <c r="HT12" s="79"/>
       <c r="HU12" s="79"/>
       <c r="HV12" s="79"/>
       <c r="HW12" s="79"/>
       <c r="HX12" s="79"/>
       <c r="HY12" s="79"/>
       <c r="HZ12" s="79"/>
       <c r="IA12" s="79"/>
       <c r="IB12" s="79"/>
       <c r="IC12" s="79"/>
       <c r="ID12" s="79"/>
       <c r="IE12" s="79"/>
       <c r="IF12" s="79"/>
       <c r="IG12" s="79"/>
       <c r="IH12" s="79"/>
       <c r="II12" s="79"/>
       <c r="IJ12" s="79"/>
       <c r="IK12" s="79"/>
       <c r="IL12" s="79"/>
       <c r="IM12" s="79"/>
     </row>
-    <row r="13" spans="1:247" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:247" s="80" customFormat="1" ht="28" x14ac:dyDescent="0.15">
       <c r="A13" s="73">
         <v>29</v>
       </c>
-      <c r="B13" s="74" t="s">
-        <v>70</v>
+      <c r="B13" s="88" t="s">
+        <v>9</v>
       </c>
       <c r="C13" s="74" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="F13" s="76">
+        <v>64</v>
+      </c>
+      <c r="D13" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="E13" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="87" t="s">
+        <v>33</v>
+      </c>
+      <c r="H13" s="86" t="s">
+        <v>355</v>
+      </c>
+      <c r="I13" s="74" t="s">
+        <v>350</v>
+      </c>
+      <c r="J13" s="76">
         <v>29123</v>
       </c>
-      <c r="G13" s="74" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="K13" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" s="74"/>
       <c r="M13" s="79"/>
       <c r="N13" s="79"/>
       <c r="O13" s="79"/>
       <c r="P13" s="79"/>
       <c r="Q13" s="79"/>
       <c r="R13" s="79"/>
       <c r="S13" s="79"/>
       <c r="T13" s="79"/>
       <c r="U13" s="79"/>
       <c r="V13" s="79"/>
       <c r="W13" s="79"/>
       <c r="X13" s="79"/>
       <c r="Y13" s="79"/>
       <c r="Z13" s="79"/>
       <c r="AA13" s="79"/>
       <c r="AB13" s="79"/>
       <c r="AC13" s="79"/>
       <c r="AD13" s="79"/>
       <c r="AE13" s="79"/>
       <c r="AF13" s="79"/>
       <c r="AG13" s="79"/>
       <c r="AH13" s="79"/>
       <c r="AI13" s="79"/>
       <c r="AJ13" s="79"/>
       <c r="AK13" s="79"/>
@@ -7595,83 +7615,83 @@
       <c r="HP13" s="79"/>
       <c r="HQ13" s="79"/>
       <c r="HR13" s="79"/>
       <c r="HS13" s="79"/>
       <c r="HT13" s="79"/>
       <c r="HU13" s="79"/>
       <c r="HV13" s="79"/>
       <c r="HW13" s="79"/>
       <c r="HX13" s="79"/>
       <c r="HY13" s="79"/>
       <c r="HZ13" s="79"/>
       <c r="IA13" s="79"/>
       <c r="IB13" s="79"/>
       <c r="IC13" s="79"/>
       <c r="ID13" s="79"/>
       <c r="IE13" s="79"/>
       <c r="IF13" s="79"/>
       <c r="IG13" s="79"/>
       <c r="IH13" s="79"/>
       <c r="II13" s="79"/>
       <c r="IJ13" s="79"/>
       <c r="IK13" s="79"/>
       <c r="IL13" s="79"/>
       <c r="IM13" s="79"/>
     </row>
-    <row r="14" spans="1:247" s="80" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:247" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A14" s="73">
         <v>29</v>
       </c>
-      <c r="B14" s="74" t="s">
-        <v>78</v>
+      <c r="B14" s="78" t="s">
+        <v>9</v>
       </c>
       <c r="C14" s="74" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>72</v>
+      </c>
+      <c r="D14" s="74" t="s">
+        <v>73</v>
       </c>
       <c r="E14" s="74" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="F14" s="76">
+        <v>3</v>
+      </c>
+      <c r="F14" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="77"/>
+      <c r="H14" s="75" t="s">
+        <v>250</v>
+      </c>
+      <c r="I14" s="74" t="s">
+        <v>311</v>
+      </c>
+      <c r="J14" s="76">
         <v>29200</v>
       </c>
-      <c r="G14" s="74" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="K14" s="74" t="s">
+        <v>74</v>
+      </c>
+      <c r="L14" s="74"/>
       <c r="M14" s="79"/>
       <c r="N14" s="79"/>
       <c r="O14" s="79"/>
       <c r="P14" s="79"/>
       <c r="Q14" s="79"/>
       <c r="R14" s="79"/>
       <c r="S14" s="79"/>
       <c r="T14" s="79"/>
       <c r="U14" s="79"/>
       <c r="V14" s="79"/>
       <c r="W14" s="79"/>
       <c r="X14" s="79"/>
       <c r="Y14" s="79"/>
       <c r="Z14" s="79"/>
       <c r="AA14" s="79"/>
       <c r="AB14" s="79"/>
       <c r="AC14" s="79"/>
       <c r="AD14" s="79"/>
       <c r="AE14" s="79"/>
       <c r="AF14" s="79"/>
       <c r="AG14" s="79"/>
       <c r="AH14" s="79"/>
       <c r="AI14" s="79"/>
       <c r="AJ14" s="79"/>
       <c r="AK14" s="79"/>
@@ -7864,84 +7884,84 @@
       <c r="HP14" s="79"/>
       <c r="HQ14" s="79"/>
       <c r="HR14" s="79"/>
       <c r="HS14" s="79"/>
       <c r="HT14" s="79"/>
       <c r="HU14" s="79"/>
       <c r="HV14" s="79"/>
       <c r="HW14" s="79"/>
       <c r="HX14" s="79"/>
       <c r="HY14" s="79"/>
       <c r="HZ14" s="79"/>
       <c r="IA14" s="79"/>
       <c r="IB14" s="79"/>
       <c r="IC14" s="79"/>
       <c r="ID14" s="79"/>
       <c r="IE14" s="79"/>
       <c r="IF14" s="79"/>
       <c r="IG14" s="79"/>
       <c r="IH14" s="79"/>
       <c r="II14" s="79"/>
       <c r="IJ14" s="79"/>
       <c r="IK14" s="79"/>
       <c r="IL14" s="79"/>
       <c r="IM14" s="79"/>
     </row>
-    <row r="15" spans="1:247" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:247" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A15" s="73">
         <v>29</v>
       </c>
-      <c r="B15" s="74" t="s">
-        <v>96</v>
+      <c r="B15" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C15" s="74" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>90</v>
+      </c>
+      <c r="D15" s="74" t="s">
+        <v>51</v>
       </c>
       <c r="E15" s="74" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F15" s="76">
+        <v>9</v>
+      </c>
+      <c r="F15" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="77"/>
+      <c r="H15" s="75" t="s">
+        <v>255</v>
+      </c>
+      <c r="I15" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="J15" s="76">
         <v>29900</v>
       </c>
-      <c r="G15" s="74" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K15" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="74" t="s">
+        <v>93</v>
       </c>
       <c r="M15" s="79"/>
       <c r="N15" s="79"/>
       <c r="O15" s="79"/>
       <c r="P15" s="79"/>
       <c r="Q15" s="79"/>
       <c r="R15" s="79"/>
       <c r="S15" s="79"/>
       <c r="T15" s="79"/>
       <c r="U15" s="79"/>
       <c r="V15" s="79"/>
       <c r="W15" s="79"/>
       <c r="X15" s="79"/>
       <c r="Y15" s="79"/>
       <c r="Z15" s="79"/>
       <c r="AA15" s="79"/>
       <c r="AB15" s="79"/>
       <c r="AC15" s="79"/>
       <c r="AD15" s="79"/>
       <c r="AE15" s="79"/>
       <c r="AF15" s="79"/>
       <c r="AG15" s="79"/>
       <c r="AH15" s="79"/>
       <c r="AI15" s="79"/>
       <c r="AJ15" s="79"/>
@@ -8135,82 +8155,82 @@
       <c r="HP15" s="79"/>
       <c r="HQ15" s="79"/>
       <c r="HR15" s="79"/>
       <c r="HS15" s="79"/>
       <c r="HT15" s="79"/>
       <c r="HU15" s="79"/>
       <c r="HV15" s="79"/>
       <c r="HW15" s="79"/>
       <c r="HX15" s="79"/>
       <c r="HY15" s="79"/>
       <c r="HZ15" s="79"/>
       <c r="IA15" s="79"/>
       <c r="IB15" s="79"/>
       <c r="IC15" s="79"/>
       <c r="ID15" s="79"/>
       <c r="IE15" s="79"/>
       <c r="IF15" s="79"/>
       <c r="IG15" s="79"/>
       <c r="IH15" s="79"/>
       <c r="II15" s="79"/>
       <c r="IJ15" s="79"/>
       <c r="IK15" s="79"/>
       <c r="IL15" s="79"/>
       <c r="IM15" s="79"/>
     </row>
-    <row r="16" spans="1:247" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:247" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A16" s="73">
         <v>29</v>
       </c>
-      <c r="B16" s="74" t="s">
-        <v>100</v>
+      <c r="B16" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C16" s="74" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D16" s="75"/>
+        <v>94</v>
+      </c>
+      <c r="D16" s="74" t="s">
+        <v>95</v>
+      </c>
       <c r="E16" s="74" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="F16" s="76">
+        <v>3</v>
+      </c>
+      <c r="F16" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="77"/>
+      <c r="H16" s="75"/>
+      <c r="I16" s="74" t="s">
+        <v>313</v>
+      </c>
+      <c r="J16" s="76">
         <v>29200</v>
       </c>
-      <c r="G16" s="74" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K16" s="74" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="74" t="s">
+        <v>89</v>
       </c>
       <c r="M16" s="79"/>
       <c r="N16" s="79"/>
       <c r="O16" s="79"/>
       <c r="P16" s="79"/>
       <c r="Q16" s="79"/>
       <c r="R16" s="79"/>
       <c r="S16" s="79"/>
       <c r="T16" s="79"/>
       <c r="U16" s="79"/>
       <c r="V16" s="79"/>
       <c r="W16" s="79"/>
       <c r="X16" s="79"/>
       <c r="Y16" s="79"/>
       <c r="Z16" s="79"/>
       <c r="AA16" s="79"/>
       <c r="AB16" s="79"/>
       <c r="AC16" s="79"/>
       <c r="AD16" s="79"/>
       <c r="AE16" s="79"/>
       <c r="AF16" s="79"/>
       <c r="AG16" s="79"/>
       <c r="AH16" s="79"/>
       <c r="AI16" s="79"/>
       <c r="AJ16" s="79"/>
@@ -8404,82 +8424,82 @@
       <c r="HP16" s="79"/>
       <c r="HQ16" s="79"/>
       <c r="HR16" s="79"/>
       <c r="HS16" s="79"/>
       <c r="HT16" s="79"/>
       <c r="HU16" s="79"/>
       <c r="HV16" s="79"/>
       <c r="HW16" s="79"/>
       <c r="HX16" s="79"/>
       <c r="HY16" s="79"/>
       <c r="HZ16" s="79"/>
       <c r="IA16" s="79"/>
       <c r="IB16" s="79"/>
       <c r="IC16" s="79"/>
       <c r="ID16" s="79"/>
       <c r="IE16" s="79"/>
       <c r="IF16" s="79"/>
       <c r="IG16" s="79"/>
       <c r="IH16" s="79"/>
       <c r="II16" s="79"/>
       <c r="IJ16" s="79"/>
       <c r="IK16" s="79"/>
       <c r="IL16" s="79"/>
       <c r="IM16" s="79"/>
     </row>
-    <row r="17" spans="1:255" s="80" customFormat="1" ht="38.25" hidden="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:256" s="80" customFormat="1" ht="42" x14ac:dyDescent="0.15">
       <c r="A17" s="73">
         <v>29</v>
       </c>
-      <c r="B17" s="74" t="s">
-        <v>100</v>
+      <c r="B17" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C17" s="74" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D17" s="75"/>
+        <v>94</v>
+      </c>
+      <c r="D17" s="74" t="s">
+        <v>95</v>
+      </c>
       <c r="E17" s="74" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="F17" s="76">
+        <v>3</v>
+      </c>
+      <c r="F17" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="77"/>
+      <c r="H17" s="75"/>
+      <c r="I17" s="74" t="s">
+        <v>312</v>
+      </c>
+      <c r="J17" s="76">
         <v>29609</v>
       </c>
-      <c r="G17" s="74" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K17" s="74" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="74" t="s">
+        <v>97</v>
       </c>
       <c r="M17" s="79"/>
       <c r="N17" s="79"/>
       <c r="O17" s="79"/>
       <c r="P17" s="79"/>
       <c r="Q17" s="79"/>
       <c r="R17" s="79"/>
       <c r="S17" s="79"/>
       <c r="T17" s="79"/>
       <c r="U17" s="79"/>
       <c r="V17" s="79"/>
       <c r="W17" s="79"/>
       <c r="X17" s="79"/>
       <c r="Y17" s="79"/>
       <c r="Z17" s="79"/>
       <c r="AA17" s="79"/>
       <c r="AB17" s="79"/>
       <c r="AC17" s="79"/>
       <c r="AD17" s="79"/>
       <c r="AE17" s="79"/>
       <c r="AF17" s="79"/>
       <c r="AG17" s="79"/>
       <c r="AH17" s="79"/>
       <c r="AI17" s="79"/>
       <c r="AJ17" s="79"/>
@@ -8673,83 +8693,83 @@
       <c r="HP17" s="79"/>
       <c r="HQ17" s="79"/>
       <c r="HR17" s="79"/>
       <c r="HS17" s="79"/>
       <c r="HT17" s="79"/>
       <c r="HU17" s="79"/>
       <c r="HV17" s="79"/>
       <c r="HW17" s="79"/>
       <c r="HX17" s="79"/>
       <c r="HY17" s="79"/>
       <c r="HZ17" s="79"/>
       <c r="IA17" s="79"/>
       <c r="IB17" s="79"/>
       <c r="IC17" s="79"/>
       <c r="ID17" s="79"/>
       <c r="IE17" s="79"/>
       <c r="IF17" s="79"/>
       <c r="IG17" s="79"/>
       <c r="IH17" s="79"/>
       <c r="II17" s="79"/>
       <c r="IJ17" s="79"/>
       <c r="IK17" s="79"/>
       <c r="IL17" s="79"/>
       <c r="IM17" s="79"/>
     </row>
-    <row r="18" spans="1:255" s="80" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:256" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A18" s="73">
         <v>29</v>
       </c>
-      <c r="B18" s="74" t="s">
-        <v>104</v>
+      <c r="B18" s="78" t="s">
+        <v>9</v>
       </c>
       <c r="C18" s="74" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>98</v>
+      </c>
+      <c r="D18" s="74" t="s">
+        <v>99</v>
       </c>
       <c r="E18" s="74" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="F18" s="76">
+        <v>3</v>
+      </c>
+      <c r="F18" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="77"/>
+      <c r="H18" s="75" t="s">
+        <v>256</v>
+      </c>
+      <c r="I18" s="74" t="s">
+        <v>311</v>
+      </c>
+      <c r="J18" s="76">
         <v>29200</v>
       </c>
-      <c r="G18" s="74" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="K18" s="74" t="s">
+        <v>74</v>
+      </c>
+      <c r="L18" s="74"/>
       <c r="M18" s="79"/>
       <c r="N18" s="79"/>
       <c r="O18" s="79"/>
       <c r="P18" s="79"/>
       <c r="Q18" s="79"/>
       <c r="R18" s="79"/>
       <c r="S18" s="79"/>
       <c r="T18" s="79"/>
       <c r="U18" s="79"/>
       <c r="V18" s="79"/>
       <c r="W18" s="79"/>
       <c r="X18" s="79"/>
       <c r="Y18" s="79"/>
       <c r="Z18" s="79"/>
       <c r="AA18" s="79"/>
       <c r="AB18" s="79"/>
       <c r="AC18" s="79"/>
       <c r="AD18" s="79"/>
       <c r="AE18" s="79"/>
       <c r="AF18" s="79"/>
       <c r="AG18" s="79"/>
       <c r="AH18" s="79"/>
       <c r="AI18" s="79"/>
       <c r="AJ18" s="79"/>
       <c r="AK18" s="79"/>
@@ -8942,82 +8962,82 @@
       <c r="HP18" s="79"/>
       <c r="HQ18" s="79"/>
       <c r="HR18" s="79"/>
       <c r="HS18" s="79"/>
       <c r="HT18" s="79"/>
       <c r="HU18" s="79"/>
       <c r="HV18" s="79"/>
       <c r="HW18" s="79"/>
       <c r="HX18" s="79"/>
       <c r="HY18" s="79"/>
       <c r="HZ18" s="79"/>
       <c r="IA18" s="79"/>
       <c r="IB18" s="79"/>
       <c r="IC18" s="79"/>
       <c r="ID18" s="79"/>
       <c r="IE18" s="79"/>
       <c r="IF18" s="79"/>
       <c r="IG18" s="79"/>
       <c r="IH18" s="79"/>
       <c r="II18" s="79"/>
       <c r="IJ18" s="79"/>
       <c r="IK18" s="79"/>
       <c r="IL18" s="79"/>
       <c r="IM18" s="79"/>
     </row>
-    <row r="19" spans="1:255" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:256" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A19" s="89">
         <v>29</v>
       </c>
-      <c r="B19" s="74" t="s">
-        <v>109</v>
+      <c r="B19" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C19" s="74" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D19" s="75"/>
+        <v>103</v>
+      </c>
+      <c r="D19" s="74" t="s">
+        <v>104</v>
+      </c>
       <c r="E19" s="83" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="F19" s="83">
+        <v>3</v>
+      </c>
+      <c r="F19" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="83"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="83" t="s">
+        <v>314</v>
+      </c>
+      <c r="J19" s="83">
         <v>29200</v>
       </c>
-      <c r="G19" s="83" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K19" s="83" t="s">
+        <v>281</v>
+      </c>
+      <c r="L19" s="83" t="s">
+        <v>338</v>
       </c>
       <c r="M19" s="79"/>
       <c r="N19" s="79"/>
       <c r="O19" s="79"/>
       <c r="P19" s="79"/>
       <c r="Q19" s="79"/>
       <c r="R19" s="79"/>
       <c r="S19" s="79"/>
       <c r="T19" s="79"/>
       <c r="U19" s="79"/>
       <c r="V19" s="79"/>
       <c r="W19" s="79"/>
       <c r="X19" s="79"/>
       <c r="Y19" s="79"/>
       <c r="Z19" s="79"/>
       <c r="AA19" s="79"/>
       <c r="AB19" s="79"/>
       <c r="AC19" s="79"/>
       <c r="AD19" s="79"/>
       <c r="AE19" s="79"/>
       <c r="AF19" s="79"/>
       <c r="AG19" s="79"/>
       <c r="AH19" s="79"/>
       <c r="AI19" s="79"/>
       <c r="AJ19" s="79"/>
@@ -9211,84 +9231,84 @@
       <c r="HP19" s="79"/>
       <c r="HQ19" s="79"/>
       <c r="HR19" s="79"/>
       <c r="HS19" s="79"/>
       <c r="HT19" s="79"/>
       <c r="HU19" s="79"/>
       <c r="HV19" s="79"/>
       <c r="HW19" s="79"/>
       <c r="HX19" s="79"/>
       <c r="HY19" s="79"/>
       <c r="HZ19" s="79"/>
       <c r="IA19" s="79"/>
       <c r="IB19" s="79"/>
       <c r="IC19" s="79"/>
       <c r="ID19" s="79"/>
       <c r="IE19" s="79"/>
       <c r="IF19" s="79"/>
       <c r="IG19" s="79"/>
       <c r="IH19" s="79"/>
       <c r="II19" s="79"/>
       <c r="IJ19" s="79"/>
       <c r="IK19" s="79"/>
       <c r="IL19" s="79"/>
       <c r="IM19" s="79"/>
     </row>
-    <row r="20" spans="1:255" s="80" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:256" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A20" s="81">
         <v>29</v>
       </c>
-      <c r="B20" s="77" t="s">
-        <v>307</v>
+      <c r="B20" s="84" t="s">
+        <v>3</v>
       </c>
       <c r="C20" s="77" t="s">
-        <v>308</v>
-[...7 lines deleted...]
-      <c r="F20" s="77">
+        <v>295</v>
+      </c>
+      <c r="D20" s="77" t="s">
+        <v>296</v>
+      </c>
+      <c r="E20" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="77"/>
+      <c r="H20" s="82" t="s">
+        <v>297</v>
+      </c>
+      <c r="I20" s="83" t="s">
+        <v>298</v>
+      </c>
+      <c r="J20" s="77">
         <v>29830</v>
       </c>
-      <c r="G20" s="77" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K20" s="77" t="s">
+        <v>299</v>
+      </c>
+      <c r="L20" s="77" t="s">
+        <v>339</v>
       </c>
       <c r="M20" s="79"/>
       <c r="N20" s="79"/>
       <c r="O20" s="79"/>
       <c r="P20" s="79"/>
       <c r="Q20" s="79"/>
       <c r="R20" s="79"/>
       <c r="S20" s="79"/>
       <c r="T20" s="79"/>
       <c r="U20" s="79"/>
       <c r="V20" s="79"/>
       <c r="W20" s="79"/>
       <c r="X20" s="79"/>
       <c r="Y20" s="79"/>
       <c r="Z20" s="79"/>
       <c r="AA20" s="79"/>
       <c r="AB20" s="79"/>
       <c r="AC20" s="79"/>
       <c r="AD20" s="79"/>
       <c r="AE20" s="79"/>
       <c r="AF20" s="79"/>
       <c r="AG20" s="79"/>
       <c r="AH20" s="79"/>
       <c r="AI20" s="79"/>
       <c r="AJ20" s="79"/>
@@ -9482,357 +9502,365 @@
       <c r="HP20" s="79"/>
       <c r="HQ20" s="79"/>
       <c r="HR20" s="79"/>
       <c r="HS20" s="79"/>
       <c r="HT20" s="79"/>
       <c r="HU20" s="79"/>
       <c r="HV20" s="79"/>
       <c r="HW20" s="79"/>
       <c r="HX20" s="79"/>
       <c r="HY20" s="79"/>
       <c r="HZ20" s="79"/>
       <c r="IA20" s="79"/>
       <c r="IB20" s="79"/>
       <c r="IC20" s="79"/>
       <c r="ID20" s="79"/>
       <c r="IE20" s="79"/>
       <c r="IF20" s="79"/>
       <c r="IG20" s="79"/>
       <c r="IH20" s="79"/>
       <c r="II20" s="79"/>
       <c r="IJ20" s="79"/>
       <c r="IK20" s="79"/>
       <c r="IL20" s="79"/>
       <c r="IM20" s="79"/>
     </row>
-    <row r="21" spans="1:255" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="73">
+    <row r="21" spans="1:256" s="119" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="81">
         <v>29</v>
       </c>
-      <c r="B21" s="74" t="s">
-[...20 lines deleted...]
-      <c r="I21" s="74" t="s">
+      <c r="B21" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="J21" s="74" t="s">
+      <c r="C21" s="77" t="s">
+        <v>420</v>
+      </c>
+      <c r="D21" s="77" t="s">
+        <v>421</v>
+      </c>
+      <c r="E21" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="K21" s="74" t="s">
-[...239 lines deleted...]
-      <c r="IM21" s="79"/>
+      <c r="F21" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="87" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="82" t="s">
+        <v>422</v>
+      </c>
+      <c r="I21" s="83" t="s">
+        <v>423</v>
+      </c>
+      <c r="J21" s="77">
+        <v>29200</v>
+      </c>
+      <c r="K21" s="77" t="s">
+        <v>74</v>
+      </c>
+      <c r="L21" s="83"/>
+      <c r="N21" s="120"/>
+      <c r="O21" s="121"/>
+      <c r="P21" s="121"/>
+      <c r="Q21" s="121"/>
+      <c r="R21" s="121"/>
+      <c r="S21" s="122"/>
+      <c r="T21" s="122"/>
+      <c r="U21" s="122"/>
+      <c r="V21" s="122"/>
+      <c r="W21" s="122"/>
+      <c r="X21" s="122"/>
+      <c r="Y21" s="122"/>
+      <c r="Z21" s="122"/>
+      <c r="AA21" s="122"/>
+      <c r="AB21" s="122"/>
+      <c r="AC21" s="122"/>
+      <c r="AD21" s="122"/>
+      <c r="AE21" s="122"/>
+      <c r="AF21" s="122"/>
+      <c r="AG21" s="122"/>
+      <c r="AH21" s="122"/>
+      <c r="AI21" s="122"/>
+      <c r="AJ21" s="122"/>
+      <c r="AK21" s="122"/>
+      <c r="AL21" s="122"/>
+      <c r="AM21" s="122"/>
+      <c r="AN21" s="122"/>
+      <c r="AO21" s="122"/>
+      <c r="AP21" s="122"/>
+      <c r="AQ21" s="122"/>
+      <c r="AR21" s="122"/>
+      <c r="AS21" s="122"/>
+      <c r="AT21" s="122"/>
+      <c r="AU21" s="122"/>
+      <c r="AV21" s="122"/>
+      <c r="AW21" s="122"/>
+      <c r="AX21" s="122"/>
+      <c r="AY21" s="122"/>
+      <c r="AZ21" s="122"/>
+      <c r="BA21" s="122"/>
+      <c r="BB21" s="122"/>
+      <c r="BC21" s="122"/>
+      <c r="BD21" s="122"/>
+      <c r="BE21" s="122"/>
+      <c r="BF21" s="122"/>
+      <c r="BG21" s="122"/>
+      <c r="BH21" s="122"/>
+      <c r="BI21" s="122"/>
+      <c r="BJ21" s="122"/>
+      <c r="BK21" s="122"/>
+      <c r="BL21" s="122"/>
+      <c r="BM21" s="122"/>
+      <c r="BN21" s="122"/>
+      <c r="BO21" s="122"/>
+      <c r="BP21" s="122"/>
+      <c r="BQ21" s="122"/>
+      <c r="BR21" s="122"/>
+      <c r="BS21" s="122"/>
+      <c r="BT21" s="122"/>
+      <c r="BU21" s="122"/>
+      <c r="BV21" s="122"/>
+      <c r="BW21" s="122"/>
+      <c r="BX21" s="122"/>
+      <c r="BY21" s="122"/>
+      <c r="BZ21" s="122"/>
+      <c r="CA21" s="122"/>
+      <c r="CB21" s="122"/>
+      <c r="CC21" s="122"/>
+      <c r="CD21" s="122"/>
+      <c r="CE21" s="122"/>
+      <c r="CF21" s="122"/>
+      <c r="CG21" s="122"/>
+      <c r="CH21" s="122"/>
+      <c r="CI21" s="122"/>
+      <c r="CJ21" s="122"/>
+      <c r="CK21" s="122"/>
+      <c r="CL21" s="122"/>
+      <c r="CM21" s="122"/>
+      <c r="CN21" s="122"/>
+      <c r="CO21" s="122"/>
+      <c r="CP21" s="122"/>
+      <c r="CQ21" s="122"/>
+      <c r="CR21" s="122"/>
+      <c r="CS21" s="122"/>
+      <c r="CT21" s="122"/>
+      <c r="CU21" s="122"/>
+      <c r="CV21" s="122"/>
+      <c r="CW21" s="122"/>
+      <c r="CX21" s="122"/>
+      <c r="CY21" s="122"/>
+      <c r="CZ21" s="122"/>
+      <c r="DA21" s="122"/>
+      <c r="DB21" s="122"/>
+      <c r="DC21" s="122"/>
+      <c r="DD21" s="122"/>
+      <c r="DE21" s="122"/>
+      <c r="DF21" s="122"/>
+      <c r="DG21" s="122"/>
+      <c r="DH21" s="122"/>
+      <c r="DI21" s="122"/>
+      <c r="DJ21" s="122"/>
+      <c r="DK21" s="122"/>
+      <c r="DL21" s="122"/>
+      <c r="DM21" s="122"/>
+      <c r="DN21" s="122"/>
+      <c r="DO21" s="122"/>
+      <c r="DP21" s="122"/>
+      <c r="DQ21" s="122"/>
+      <c r="DR21" s="122"/>
+      <c r="DS21" s="122"/>
+      <c r="DT21" s="122"/>
+      <c r="DU21" s="122"/>
+      <c r="DV21" s="122"/>
+      <c r="DW21" s="122"/>
+      <c r="DX21" s="122"/>
+      <c r="DY21" s="122"/>
+      <c r="DZ21" s="122"/>
+      <c r="EA21" s="122"/>
+      <c r="EB21" s="122"/>
+      <c r="EC21" s="122"/>
+      <c r="ED21" s="122"/>
+      <c r="EE21" s="122"/>
+      <c r="EF21" s="122"/>
+      <c r="EG21" s="122"/>
+      <c r="EH21" s="122"/>
+      <c r="EI21" s="122"/>
+      <c r="EJ21" s="122"/>
+      <c r="EK21" s="122"/>
+      <c r="EL21" s="122"/>
+      <c r="EM21" s="122"/>
+      <c r="EN21" s="122"/>
+      <c r="EO21" s="122"/>
+      <c r="EP21" s="122"/>
+      <c r="EQ21" s="122"/>
+      <c r="ER21" s="122"/>
+      <c r="ES21" s="122"/>
+      <c r="ET21" s="122"/>
+      <c r="EU21" s="122"/>
+      <c r="EV21" s="122"/>
+      <c r="EW21" s="122"/>
+      <c r="EX21" s="122"/>
+      <c r="EY21" s="122"/>
+      <c r="EZ21" s="122"/>
+      <c r="FA21" s="122"/>
+      <c r="FB21" s="122"/>
+      <c r="FC21" s="122"/>
+      <c r="FD21" s="122"/>
+      <c r="FE21" s="122"/>
+      <c r="FF21" s="122"/>
+      <c r="FG21" s="122"/>
+      <c r="FH21" s="122"/>
+      <c r="FI21" s="122"/>
+      <c r="FJ21" s="122"/>
+      <c r="FK21" s="122"/>
+      <c r="FL21" s="122"/>
+      <c r="FM21" s="122"/>
+      <c r="FN21" s="122"/>
+      <c r="FO21" s="122"/>
+      <c r="FP21" s="122"/>
+      <c r="FQ21" s="122"/>
+      <c r="FR21" s="122"/>
+      <c r="FS21" s="122"/>
+      <c r="FT21" s="122"/>
+      <c r="FU21" s="122"/>
+      <c r="FV21" s="122"/>
+      <c r="FW21" s="122"/>
+      <c r="FX21" s="122"/>
+      <c r="FY21" s="122"/>
+      <c r="FZ21" s="122"/>
+      <c r="GA21" s="122"/>
+      <c r="GB21" s="122"/>
+      <c r="GC21" s="122"/>
+      <c r="GD21" s="122"/>
+      <c r="GE21" s="122"/>
+      <c r="GF21" s="122"/>
+      <c r="GG21" s="122"/>
+      <c r="GH21" s="122"/>
+      <c r="GI21" s="122"/>
+      <c r="GJ21" s="122"/>
+      <c r="GK21" s="122"/>
+      <c r="GL21" s="122"/>
+      <c r="GM21" s="122"/>
+      <c r="GN21" s="122"/>
+      <c r="GO21" s="122"/>
+      <c r="GP21" s="122"/>
+      <c r="GQ21" s="122"/>
+      <c r="GR21" s="122"/>
+      <c r="GS21" s="122"/>
+      <c r="GT21" s="122"/>
+      <c r="GU21" s="122"/>
+      <c r="GV21" s="122"/>
+      <c r="GW21" s="122"/>
+      <c r="GX21" s="122"/>
+      <c r="GY21" s="122"/>
+      <c r="GZ21" s="122"/>
+      <c r="HA21" s="122"/>
+      <c r="HB21" s="122"/>
+      <c r="HC21" s="122"/>
+      <c r="HD21" s="122"/>
+      <c r="HE21" s="122"/>
+      <c r="HF21" s="122"/>
+      <c r="HG21" s="122"/>
+      <c r="HH21" s="122"/>
+      <c r="HI21" s="122"/>
+      <c r="HJ21" s="122"/>
+      <c r="HK21" s="122"/>
+      <c r="HL21" s="122"/>
+      <c r="HM21" s="122"/>
+      <c r="HN21" s="122"/>
+      <c r="HO21" s="122"/>
+      <c r="HP21" s="122"/>
+      <c r="HQ21" s="122"/>
+      <c r="HR21" s="122"/>
+      <c r="HS21" s="122"/>
+      <c r="HT21" s="122"/>
+      <c r="HU21" s="122"/>
+      <c r="HV21" s="122"/>
+      <c r="HW21" s="122"/>
+      <c r="HX21" s="122"/>
+      <c r="HY21" s="122"/>
+      <c r="HZ21" s="122"/>
+      <c r="IA21" s="122"/>
+      <c r="IB21" s="122"/>
+      <c r="IC21" s="122"/>
+      <c r="ID21" s="122"/>
+      <c r="IE21" s="122"/>
+      <c r="IF21" s="122"/>
+      <c r="IG21" s="122"/>
+      <c r="IH21" s="122"/>
+      <c r="II21" s="122"/>
+      <c r="IJ21" s="122"/>
+      <c r="IK21" s="122"/>
+      <c r="IL21" s="122"/>
+      <c r="IM21" s="122"/>
+      <c r="IN21" s="122"/>
+      <c r="IO21" s="122"/>
+      <c r="IP21" s="122"/>
+      <c r="IQ21" s="122"/>
+      <c r="IR21" s="122"/>
+      <c r="IS21" s="122"/>
+      <c r="IT21" s="122"/>
+      <c r="IU21" s="122"/>
+      <c r="IV21" s="122"/>
     </row>
-    <row r="22" spans="1:255" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:256" s="80" customFormat="1" ht="28" x14ac:dyDescent="0.15">
       <c r="A22" s="73">
         <v>29</v>
       </c>
-      <c r="B22" s="74" t="s">
-        <v>150</v>
+      <c r="B22" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C22" s="74" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>135</v>
+      </c>
+      <c r="D22" s="74" t="s">
+        <v>136</v>
       </c>
       <c r="E22" s="74" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>29740</v>
+        <v>9</v>
+      </c>
+      <c r="F22" s="74" t="s">
+        <v>9</v>
       </c>
       <c r="G22" s="74" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>139</v>
+      </c>
+      <c r="H22" s="75" t="s">
+        <v>263</v>
       </c>
       <c r="I22" s="74" t="s">
-        <v>3</v>
-[...6 lines deleted...]
-        <v>3</v>
+        <v>340</v>
+      </c>
+      <c r="J22" s="76">
+        <v>29107</v>
+      </c>
+      <c r="K22" s="74" t="s">
+        <v>137</v>
+      </c>
+      <c r="L22" s="74" t="s">
+        <v>138</v>
       </c>
       <c r="M22" s="79"/>
       <c r="N22" s="79"/>
       <c r="O22" s="79"/>
       <c r="P22" s="79"/>
       <c r="Q22" s="79"/>
       <c r="R22" s="79"/>
       <c r="S22" s="79"/>
       <c r="T22" s="79"/>
       <c r="U22" s="79"/>
       <c r="V22" s="79"/>
       <c r="W22" s="79"/>
       <c r="X22" s="79"/>
       <c r="Y22" s="79"/>
       <c r="Z22" s="79"/>
       <c r="AA22" s="79"/>
       <c r="AB22" s="79"/>
       <c r="AC22" s="79"/>
       <c r="AD22" s="79"/>
       <c r="AE22" s="79"/>
       <c r="AF22" s="79"/>
       <c r="AG22" s="79"/>
       <c r="AH22" s="79"/>
       <c r="AI22" s="79"/>
       <c r="AJ22" s="79"/>
@@ -10026,84 +10054,84 @@
       <c r="HP22" s="79"/>
       <c r="HQ22" s="79"/>
       <c r="HR22" s="79"/>
       <c r="HS22" s="79"/>
       <c r="HT22" s="79"/>
       <c r="HU22" s="79"/>
       <c r="HV22" s="79"/>
       <c r="HW22" s="79"/>
       <c r="HX22" s="79"/>
       <c r="HY22" s="79"/>
       <c r="HZ22" s="79"/>
       <c r="IA22" s="79"/>
       <c r="IB22" s="79"/>
       <c r="IC22" s="79"/>
       <c r="ID22" s="79"/>
       <c r="IE22" s="79"/>
       <c r="IF22" s="79"/>
       <c r="IG22" s="79"/>
       <c r="IH22" s="79"/>
       <c r="II22" s="79"/>
       <c r="IJ22" s="79"/>
       <c r="IK22" s="79"/>
       <c r="IL22" s="79"/>
       <c r="IM22" s="79"/>
     </row>
-    <row r="23" spans="1:255" s="80" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:256" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A23" s="73">
         <v>29</v>
       </c>
-      <c r="B23" s="74" t="s">
-        <v>164</v>
+      <c r="B23" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C23" s="74" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>140</v>
+      </c>
+      <c r="D23" s="74" t="s">
+        <v>141</v>
       </c>
       <c r="E23" s="74" t="s">
-        <v>166</v>
-[...8 lines deleted...]
-        <v>167</v>
+        <v>3</v>
+      </c>
+      <c r="F23" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="77"/>
+      <c r="H23" s="75" t="s">
+        <v>264</v>
       </c>
       <c r="I23" s="74" t="s">
-        <v>3</v>
-[...6 lines deleted...]
-        <v>3</v>
+        <v>361</v>
+      </c>
+      <c r="J23" s="76">
+        <v>29740</v>
+      </c>
+      <c r="K23" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="L23" s="74" t="s">
+        <v>143</v>
       </c>
       <c r="M23" s="79"/>
       <c r="N23" s="79"/>
       <c r="O23" s="79"/>
       <c r="P23" s="79"/>
       <c r="Q23" s="79"/>
       <c r="R23" s="79"/>
       <c r="S23" s="79"/>
       <c r="T23" s="79"/>
       <c r="U23" s="79"/>
       <c r="V23" s="79"/>
       <c r="W23" s="79"/>
       <c r="X23" s="79"/>
       <c r="Y23" s="79"/>
       <c r="Z23" s="79"/>
       <c r="AA23" s="79"/>
       <c r="AB23" s="79"/>
       <c r="AC23" s="79"/>
       <c r="AD23" s="79"/>
       <c r="AE23" s="79"/>
       <c r="AF23" s="79"/>
       <c r="AG23" s="79"/>
       <c r="AH23" s="79"/>
       <c r="AI23" s="79"/>
       <c r="AJ23" s="79"/>
@@ -10297,630 +10325,630 @@
       <c r="HP23" s="79"/>
       <c r="HQ23" s="79"/>
       <c r="HR23" s="79"/>
       <c r="HS23" s="79"/>
       <c r="HT23" s="79"/>
       <c r="HU23" s="79"/>
       <c r="HV23" s="79"/>
       <c r="HW23" s="79"/>
       <c r="HX23" s="79"/>
       <c r="HY23" s="79"/>
       <c r="HZ23" s="79"/>
       <c r="IA23" s="79"/>
       <c r="IB23" s="79"/>
       <c r="IC23" s="79"/>
       <c r="ID23" s="79"/>
       <c r="IE23" s="79"/>
       <c r="IF23" s="79"/>
       <c r="IG23" s="79"/>
       <c r="IH23" s="79"/>
       <c r="II23" s="79"/>
       <c r="IJ23" s="79"/>
       <c r="IK23" s="79"/>
       <c r="IL23" s="79"/>
       <c r="IM23" s="79"/>
     </row>
-    <row r="24" spans="1:255" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A24" s="21">
+    <row r="24" spans="1:256" s="80" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A24" s="73">
+        <v>29</v>
+      </c>
+      <c r="B24" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="74" t="s">
+        <v>154</v>
+      </c>
+      <c r="D24" s="74" t="s">
+        <v>155</v>
+      </c>
+      <c r="E24" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="F24" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="77"/>
+      <c r="H24" s="75" t="s">
+        <v>267</v>
+      </c>
+      <c r="I24" s="74" t="s">
+        <v>156</v>
+      </c>
+      <c r="J24" s="76">
+        <v>29200</v>
+      </c>
+      <c r="K24" s="74" t="s">
+        <v>74</v>
+      </c>
+      <c r="L24" s="74" t="s">
+        <v>157</v>
+      </c>
+      <c r="M24" s="79"/>
+      <c r="N24" s="79"/>
+      <c r="O24" s="79"/>
+      <c r="P24" s="79"/>
+      <c r="Q24" s="79"/>
+      <c r="R24" s="79"/>
+      <c r="S24" s="79"/>
+      <c r="T24" s="79"/>
+      <c r="U24" s="79"/>
+      <c r="V24" s="79"/>
+      <c r="W24" s="79"/>
+      <c r="X24" s="79"/>
+      <c r="Y24" s="79"/>
+      <c r="Z24" s="79"/>
+      <c r="AA24" s="79"/>
+      <c r="AB24" s="79"/>
+      <c r="AC24" s="79"/>
+      <c r="AD24" s="79"/>
+      <c r="AE24" s="79"/>
+      <c r="AF24" s="79"/>
+      <c r="AG24" s="79"/>
+      <c r="AH24" s="79"/>
+      <c r="AI24" s="79"/>
+      <c r="AJ24" s="79"/>
+      <c r="AK24" s="79"/>
+      <c r="AL24" s="79"/>
+      <c r="AM24" s="79"/>
+      <c r="AN24" s="79"/>
+      <c r="AO24" s="79"/>
+      <c r="AP24" s="79"/>
+      <c r="AQ24" s="79"/>
+      <c r="AR24" s="79"/>
+      <c r="AS24" s="79"/>
+      <c r="AT24" s="79"/>
+      <c r="AU24" s="79"/>
+      <c r="AV24" s="79"/>
+      <c r="AW24" s="79"/>
+      <c r="AX24" s="79"/>
+      <c r="AY24" s="79"/>
+      <c r="AZ24" s="79"/>
+      <c r="BA24" s="79"/>
+      <c r="BB24" s="79"/>
+      <c r="BC24" s="79"/>
+      <c r="BD24" s="79"/>
+      <c r="BE24" s="79"/>
+      <c r="BF24" s="79"/>
+      <c r="BG24" s="79"/>
+      <c r="BH24" s="79"/>
+      <c r="BI24" s="79"/>
+      <c r="BJ24" s="79"/>
+      <c r="BK24" s="79"/>
+      <c r="BL24" s="79"/>
+      <c r="BM24" s="79"/>
+      <c r="BN24" s="79"/>
+      <c r="BO24" s="79"/>
+      <c r="BP24" s="79"/>
+      <c r="BQ24" s="79"/>
+      <c r="BR24" s="79"/>
+      <c r="BS24" s="79"/>
+      <c r="BT24" s="79"/>
+      <c r="BU24" s="79"/>
+      <c r="BV24" s="79"/>
+      <c r="BW24" s="79"/>
+      <c r="BX24" s="79"/>
+      <c r="BY24" s="79"/>
+      <c r="BZ24" s="79"/>
+      <c r="CA24" s="79"/>
+      <c r="CB24" s="79"/>
+      <c r="CC24" s="79"/>
+      <c r="CD24" s="79"/>
+      <c r="CE24" s="79"/>
+      <c r="CF24" s="79"/>
+      <c r="CG24" s="79"/>
+      <c r="CH24" s="79"/>
+      <c r="CI24" s="79"/>
+      <c r="CJ24" s="79"/>
+      <c r="CK24" s="79"/>
+      <c r="CL24" s="79"/>
+      <c r="CM24" s="79"/>
+      <c r="CN24" s="79"/>
+      <c r="CO24" s="79"/>
+      <c r="CP24" s="79"/>
+      <c r="CQ24" s="79"/>
+      <c r="CR24" s="79"/>
+      <c r="CS24" s="79"/>
+      <c r="CT24" s="79"/>
+      <c r="CU24" s="79"/>
+      <c r="CV24" s="79"/>
+      <c r="CW24" s="79"/>
+      <c r="CX24" s="79"/>
+      <c r="CY24" s="79"/>
+      <c r="CZ24" s="79"/>
+      <c r="DA24" s="79"/>
+      <c r="DB24" s="79"/>
+      <c r="DC24" s="79"/>
+      <c r="DD24" s="79"/>
+      <c r="DE24" s="79"/>
+      <c r="DF24" s="79"/>
+      <c r="DG24" s="79"/>
+      <c r="DH24" s="79"/>
+      <c r="DI24" s="79"/>
+      <c r="DJ24" s="79"/>
+      <c r="DK24" s="79"/>
+      <c r="DL24" s="79"/>
+      <c r="DM24" s="79"/>
+      <c r="DN24" s="79"/>
+      <c r="DO24" s="79"/>
+      <c r="DP24" s="79"/>
+      <c r="DQ24" s="79"/>
+      <c r="DR24" s="79"/>
+      <c r="DS24" s="79"/>
+      <c r="DT24" s="79"/>
+      <c r="DU24" s="79"/>
+      <c r="DV24" s="79"/>
+      <c r="DW24" s="79"/>
+      <c r="DX24" s="79"/>
+      <c r="DY24" s="79"/>
+      <c r="DZ24" s="79"/>
+      <c r="EA24" s="79"/>
+      <c r="EB24" s="79"/>
+      <c r="EC24" s="79"/>
+      <c r="ED24" s="79"/>
+      <c r="EE24" s="79"/>
+      <c r="EF24" s="79"/>
+      <c r="EG24" s="79"/>
+      <c r="EH24" s="79"/>
+      <c r="EI24" s="79"/>
+      <c r="EJ24" s="79"/>
+      <c r="EK24" s="79"/>
+      <c r="EL24" s="79"/>
+      <c r="EM24" s="79"/>
+      <c r="EN24" s="79"/>
+      <c r="EO24" s="79"/>
+      <c r="EP24" s="79"/>
+      <c r="EQ24" s="79"/>
+      <c r="ER24" s="79"/>
+      <c r="ES24" s="79"/>
+      <c r="ET24" s="79"/>
+      <c r="EU24" s="79"/>
+      <c r="EV24" s="79"/>
+      <c r="EW24" s="79"/>
+      <c r="EX24" s="79"/>
+      <c r="EY24" s="79"/>
+      <c r="EZ24" s="79"/>
+      <c r="FA24" s="79"/>
+      <c r="FB24" s="79"/>
+      <c r="FC24" s="79"/>
+      <c r="FD24" s="79"/>
+      <c r="FE24" s="79"/>
+      <c r="FF24" s="79"/>
+      <c r="FG24" s="79"/>
+      <c r="FH24" s="79"/>
+      <c r="FI24" s="79"/>
+      <c r="FJ24" s="79"/>
+      <c r="FK24" s="79"/>
+      <c r="FL24" s="79"/>
+      <c r="FM24" s="79"/>
+      <c r="FN24" s="79"/>
+      <c r="FO24" s="79"/>
+      <c r="FP24" s="79"/>
+      <c r="FQ24" s="79"/>
+      <c r="FR24" s="79"/>
+      <c r="FS24" s="79"/>
+      <c r="FT24" s="79"/>
+      <c r="FU24" s="79"/>
+      <c r="FV24" s="79"/>
+      <c r="FW24" s="79"/>
+      <c r="FX24" s="79"/>
+      <c r="FY24" s="79"/>
+      <c r="FZ24" s="79"/>
+      <c r="GA24" s="79"/>
+      <c r="GB24" s="79"/>
+      <c r="GC24" s="79"/>
+      <c r="GD24" s="79"/>
+      <c r="GE24" s="79"/>
+      <c r="GF24" s="79"/>
+      <c r="GG24" s="79"/>
+      <c r="GH24" s="79"/>
+      <c r="GI24" s="79"/>
+      <c r="GJ24" s="79"/>
+      <c r="GK24" s="79"/>
+      <c r="GL24" s="79"/>
+      <c r="GM24" s="79"/>
+      <c r="GN24" s="79"/>
+      <c r="GO24" s="79"/>
+      <c r="GP24" s="79"/>
+      <c r="GQ24" s="79"/>
+      <c r="GR24" s="79"/>
+      <c r="GS24" s="79"/>
+      <c r="GT24" s="79"/>
+      <c r="GU24" s="79"/>
+      <c r="GV24" s="79"/>
+      <c r="GW24" s="79"/>
+      <c r="GX24" s="79"/>
+      <c r="GY24" s="79"/>
+      <c r="GZ24" s="79"/>
+      <c r="HA24" s="79"/>
+      <c r="HB24" s="79"/>
+      <c r="HC24" s="79"/>
+      <c r="HD24" s="79"/>
+      <c r="HE24" s="79"/>
+      <c r="HF24" s="79"/>
+      <c r="HG24" s="79"/>
+      <c r="HH24" s="79"/>
+      <c r="HI24" s="79"/>
+      <c r="HJ24" s="79"/>
+      <c r="HK24" s="79"/>
+      <c r="HL24" s="79"/>
+      <c r="HM24" s="79"/>
+      <c r="HN24" s="79"/>
+      <c r="HO24" s="79"/>
+      <c r="HP24" s="79"/>
+      <c r="HQ24" s="79"/>
+      <c r="HR24" s="79"/>
+      <c r="HS24" s="79"/>
+      <c r="HT24" s="79"/>
+      <c r="HU24" s="79"/>
+      <c r="HV24" s="79"/>
+      <c r="HW24" s="79"/>
+      <c r="HX24" s="79"/>
+      <c r="HY24" s="79"/>
+      <c r="HZ24" s="79"/>
+      <c r="IA24" s="79"/>
+      <c r="IB24" s="79"/>
+      <c r="IC24" s="79"/>
+      <c r="ID24" s="79"/>
+      <c r="IE24" s="79"/>
+      <c r="IF24" s="79"/>
+      <c r="IG24" s="79"/>
+      <c r="IH24" s="79"/>
+      <c r="II24" s="79"/>
+      <c r="IJ24" s="79"/>
+      <c r="IK24" s="79"/>
+      <c r="IL24" s="79"/>
+      <c r="IM24" s="79"/>
+    </row>
+    <row r="25" spans="1:256" s="14" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A25" s="21">
         <v>35</v>
       </c>
-      <c r="B24" s="22" t="s">
+      <c r="B25" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="22" t="s">
+      <c r="D25" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="D24" s="31" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="24">
+      <c r="E25" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="I25" s="22" t="s">
+        <v>425</v>
+      </c>
+      <c r="J25" s="24">
         <v>35000</v>
       </c>
-      <c r="G24" s="22" t="s">
+      <c r="K25" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="H24" s="22" t="s">
-[...248 lines deleted...]
-      <c r="IM24" s="13"/>
+      <c r="L25" s="22" t="s">
+        <v>426</v>
+      </c>
+      <c r="M25" s="13"/>
+      <c r="N25" s="13"/>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13"/>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13"/>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13"/>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13"/>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13"/>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="13"/>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13"/>
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13"/>
+      <c r="AE25" s="13"/>
+      <c r="AF25" s="13"/>
+      <c r="AG25" s="13"/>
+      <c r="AH25" s="13"/>
+      <c r="AI25" s="13"/>
+      <c r="AJ25" s="13"/>
+      <c r="AK25" s="13"/>
+      <c r="AL25" s="13"/>
+      <c r="AM25" s="13"/>
+      <c r="AN25" s="13"/>
+      <c r="AO25" s="13"/>
+      <c r="AP25" s="13"/>
+      <c r="AQ25" s="13"/>
+      <c r="AR25" s="13"/>
+      <c r="AS25" s="13"/>
+      <c r="AT25" s="13"/>
+      <c r="AU25" s="13"/>
+      <c r="AV25" s="13"/>
+      <c r="AW25" s="13"/>
+      <c r="AX25" s="13"/>
+      <c r="AY25" s="13"/>
+      <c r="AZ25" s="13"/>
+      <c r="BA25" s="13"/>
+      <c r="BB25" s="13"/>
+      <c r="BC25" s="13"/>
+      <c r="BD25" s="13"/>
+      <c r="BE25" s="13"/>
+      <c r="BF25" s="13"/>
+      <c r="BG25" s="13"/>
+      <c r="BH25" s="13"/>
+      <c r="BI25" s="13"/>
+      <c r="BJ25" s="13"/>
+      <c r="BK25" s="13"/>
+      <c r="BL25" s="13"/>
+      <c r="BM25" s="13"/>
+      <c r="BN25" s="13"/>
+      <c r="BO25" s="13"/>
+      <c r="BP25" s="13"/>
+      <c r="BQ25" s="13"/>
+      <c r="BR25" s="13"/>
+      <c r="BS25" s="13"/>
+      <c r="BT25" s="13"/>
+      <c r="BU25" s="13"/>
+      <c r="BV25" s="13"/>
+      <c r="BW25" s="13"/>
+      <c r="BX25" s="13"/>
+      <c r="BY25" s="13"/>
+      <c r="BZ25" s="13"/>
+      <c r="CA25" s="13"/>
+      <c r="CB25" s="13"/>
+      <c r="CC25" s="13"/>
+      <c r="CD25" s="13"/>
+      <c r="CE25" s="13"/>
+      <c r="CF25" s="13"/>
+      <c r="CG25" s="13"/>
+      <c r="CH25" s="13"/>
+      <c r="CI25" s="13"/>
+      <c r="CJ25" s="13"/>
+      <c r="CK25" s="13"/>
+      <c r="CL25" s="13"/>
+      <c r="CM25" s="13"/>
+      <c r="CN25" s="13"/>
+      <c r="CO25" s="13"/>
+      <c r="CP25" s="13"/>
+      <c r="CQ25" s="13"/>
+      <c r="CR25" s="13"/>
+      <c r="CS25" s="13"/>
+      <c r="CT25" s="13"/>
+      <c r="CU25" s="13"/>
+      <c r="CV25" s="13"/>
+      <c r="CW25" s="13"/>
+      <c r="CX25" s="13"/>
+      <c r="CY25" s="13"/>
+      <c r="CZ25" s="13"/>
+      <c r="DA25" s="13"/>
+      <c r="DB25" s="13"/>
+      <c r="DC25" s="13"/>
+      <c r="DD25" s="13"/>
+      <c r="DE25" s="13"/>
+      <c r="DF25" s="13"/>
+      <c r="DG25" s="13"/>
+      <c r="DH25" s="13"/>
+      <c r="DI25" s="13"/>
+      <c r="DJ25" s="13"/>
+      <c r="DK25" s="13"/>
+      <c r="DL25" s="13"/>
+      <c r="DM25" s="13"/>
+      <c r="DN25" s="13"/>
+      <c r="DO25" s="13"/>
+      <c r="DP25" s="13"/>
+      <c r="DQ25" s="13"/>
+      <c r="DR25" s="13"/>
+      <c r="DS25" s="13"/>
+      <c r="DT25" s="13"/>
+      <c r="DU25" s="13"/>
+      <c r="DV25" s="13"/>
+      <c r="DW25" s="13"/>
+      <c r="DX25" s="13"/>
+      <c r="DY25" s="13"/>
+      <c r="DZ25" s="13"/>
+      <c r="EA25" s="13"/>
+      <c r="EB25" s="13"/>
+      <c r="EC25" s="13"/>
+      <c r="ED25" s="13"/>
+      <c r="EE25" s="13"/>
+      <c r="EF25" s="13"/>
+      <c r="EG25" s="13"/>
+      <c r="EH25" s="13"/>
+      <c r="EI25" s="13"/>
+      <c r="EJ25" s="13"/>
+      <c r="EK25" s="13"/>
+      <c r="EL25" s="13"/>
+      <c r="EM25" s="13"/>
+      <c r="EN25" s="13"/>
+      <c r="EO25" s="13"/>
+      <c r="EP25" s="13"/>
+      <c r="EQ25" s="13"/>
+      <c r="ER25" s="13"/>
+      <c r="ES25" s="13"/>
+      <c r="ET25" s="13"/>
+      <c r="EU25" s="13"/>
+      <c r="EV25" s="13"/>
+      <c r="EW25" s="13"/>
+      <c r="EX25" s="13"/>
+      <c r="EY25" s="13"/>
+      <c r="EZ25" s="13"/>
+      <c r="FA25" s="13"/>
+      <c r="FB25" s="13"/>
+      <c r="FC25" s="13"/>
+      <c r="FD25" s="13"/>
+      <c r="FE25" s="13"/>
+      <c r="FF25" s="13"/>
+      <c r="FG25" s="13"/>
+      <c r="FH25" s="13"/>
+      <c r="FI25" s="13"/>
+      <c r="FJ25" s="13"/>
+      <c r="FK25" s="13"/>
+      <c r="FL25" s="13"/>
+      <c r="FM25" s="13"/>
+      <c r="FN25" s="13"/>
+      <c r="FO25" s="13"/>
+      <c r="FP25" s="13"/>
+      <c r="FQ25" s="13"/>
+      <c r="FR25" s="13"/>
+      <c r="FS25" s="13"/>
+      <c r="FT25" s="13"/>
+      <c r="FU25" s="13"/>
+      <c r="FV25" s="13"/>
+      <c r="FW25" s="13"/>
+      <c r="FX25" s="13"/>
+      <c r="FY25" s="13"/>
+      <c r="FZ25" s="13"/>
+      <c r="GA25" s="13"/>
+      <c r="GB25" s="13"/>
+      <c r="GC25" s="13"/>
+      <c r="GD25" s="13"/>
+      <c r="GE25" s="13"/>
+      <c r="GF25" s="13"/>
+      <c r="GG25" s="13"/>
+      <c r="GH25" s="13"/>
+      <c r="GI25" s="13"/>
+      <c r="GJ25" s="13"/>
+      <c r="GK25" s="13"/>
+      <c r="GL25" s="13"/>
+      <c r="GM25" s="13"/>
+      <c r="GN25" s="13"/>
+      <c r="GO25" s="13"/>
+      <c r="GP25" s="13"/>
+      <c r="GQ25" s="13"/>
+      <c r="GR25" s="13"/>
+      <c r="GS25" s="13"/>
+      <c r="GT25" s="13"/>
+      <c r="GU25" s="13"/>
+      <c r="GV25" s="13"/>
+      <c r="GW25" s="13"/>
+      <c r="GX25" s="13"/>
+      <c r="GY25" s="13"/>
+      <c r="GZ25" s="13"/>
+      <c r="HA25" s="13"/>
+      <c r="HB25" s="13"/>
+      <c r="HC25" s="13"/>
+      <c r="HD25" s="13"/>
+      <c r="HE25" s="13"/>
+      <c r="HF25" s="13"/>
+      <c r="HG25" s="13"/>
+      <c r="HH25" s="13"/>
+      <c r="HI25" s="13"/>
+      <c r="HJ25" s="13"/>
+      <c r="HK25" s="13"/>
+      <c r="HL25" s="13"/>
+      <c r="HM25" s="13"/>
+      <c r="HN25" s="13"/>
+      <c r="HO25" s="13"/>
+      <c r="HP25" s="13"/>
+      <c r="HQ25" s="13"/>
+      <c r="HR25" s="13"/>
+      <c r="HS25" s="13"/>
+      <c r="HT25" s="13"/>
+      <c r="HU25" s="13"/>
+      <c r="HV25" s="13"/>
+      <c r="HW25" s="13"/>
+      <c r="HX25" s="13"/>
+      <c r="HY25" s="13"/>
+      <c r="HZ25" s="13"/>
+      <c r="IA25" s="13"/>
+      <c r="IB25" s="13"/>
+      <c r="IC25" s="13"/>
+      <c r="ID25" s="13"/>
+      <c r="IE25" s="13"/>
+      <c r="IF25" s="13"/>
+      <c r="IG25" s="13"/>
+      <c r="IH25" s="13"/>
+      <c r="II25" s="13"/>
+      <c r="IJ25" s="13"/>
+      <c r="IK25" s="13"/>
+      <c r="IL25" s="13"/>
+      <c r="IM25" s="13"/>
     </row>
-    <row r="25" spans="1:255" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...272 lines deleted...]
-    <row r="26" spans="1:255" s="11" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:256" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A26" s="29">
         <v>35</v>
       </c>
-      <c r="B26" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F26" s="26">
+      <c r="B26" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>300</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F26" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="H26" s="31" t="s">
+        <v>352</v>
+      </c>
+      <c r="I26" s="26" t="s">
+        <v>318</v>
+      </c>
+      <c r="J26" s="30">
         <v>35400</v>
       </c>
-      <c r="G26" s="26" t="s">
-[...13 lines deleted...]
-        <v>3</v>
+      <c r="K26" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="L26" s="36" t="s">
+        <v>353</v>
       </c>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="10"/>
       <c r="AA26" s="10"/>
       <c r="AB26" s="10"/>
       <c r="AC26" s="10"/>
       <c r="AD26" s="10"/>
       <c r="AE26" s="10"/>
       <c r="AF26" s="10"/>
       <c r="AG26" s="10"/>
       <c r="AH26" s="10"/>
       <c r="AI26" s="10"/>
       <c r="AJ26" s="10"/>
@@ -11114,80 +11142,84 @@
       <c r="HP26" s="10"/>
       <c r="HQ26" s="10"/>
       <c r="HR26" s="10"/>
       <c r="HS26" s="10"/>
       <c r="HT26" s="10"/>
       <c r="HU26" s="10"/>
       <c r="HV26" s="10"/>
       <c r="HW26" s="10"/>
       <c r="HX26" s="10"/>
       <c r="HY26" s="10"/>
       <c r="HZ26" s="10"/>
       <c r="IA26" s="10"/>
       <c r="IB26" s="10"/>
       <c r="IC26" s="10"/>
       <c r="ID26" s="10"/>
       <c r="IE26" s="10"/>
       <c r="IF26" s="10"/>
       <c r="IG26" s="10"/>
       <c r="IH26" s="10"/>
       <c r="II26" s="10"/>
       <c r="IJ26" s="10"/>
       <c r="IK26" s="10"/>
       <c r="IL26" s="10"/>
       <c r="IM26" s="10"/>
     </row>
-    <row r="27" spans="1:255" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A27" s="21">
+    <row r="27" spans="1:256" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A27" s="29">
         <v>35</v>
       </c>
-      <c r="B27" s="22" t="s">
-[...9 lines deleted...]
-      <c r="F27" s="24">
+      <c r="B27" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="26" t="s">
+        <v>283</v>
+      </c>
+      <c r="D27" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="E27" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="F27" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G27" s="30"/>
+      <c r="H27" s="33" t="s">
+        <v>284</v>
+      </c>
+      <c r="I27" s="26" t="s">
+        <v>285</v>
+      </c>
+      <c r="J27" s="26">
         <v>35400</v>
       </c>
-      <c r="G27" s="22" t="s">
-[...11 lines deleted...]
-        <v>9</v>
+      <c r="K27" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="L27" s="26" t="s">
+        <v>319</v>
       </c>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
       <c r="Q27" s="10"/>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="10"/>
       <c r="U27" s="10"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="X27" s="10"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="10"/>
       <c r="AA27" s="10"/>
       <c r="AB27" s="10"/>
       <c r="AC27" s="10"/>
       <c r="AD27" s="10"/>
       <c r="AE27" s="10"/>
       <c r="AF27" s="10"/>
       <c r="AG27" s="10"/>
       <c r="AH27" s="10"/>
       <c r="AI27" s="10"/>
       <c r="AJ27" s="10"/>
@@ -11381,79 +11413,81 @@
       <c r="HP27" s="10"/>
       <c r="HQ27" s="10"/>
       <c r="HR27" s="10"/>
       <c r="HS27" s="10"/>
       <c r="HT27" s="10"/>
       <c r="HU27" s="10"/>
       <c r="HV27" s="10"/>
       <c r="HW27" s="10"/>
       <c r="HX27" s="10"/>
       <c r="HY27" s="10"/>
       <c r="HZ27" s="10"/>
       <c r="IA27" s="10"/>
       <c r="IB27" s="10"/>
       <c r="IC27" s="10"/>
       <c r="ID27" s="10"/>
       <c r="IE27" s="10"/>
       <c r="IF27" s="10"/>
       <c r="IG27" s="10"/>
       <c r="IH27" s="10"/>
       <c r="II27" s="10"/>
       <c r="IJ27" s="10"/>
       <c r="IK27" s="10"/>
       <c r="IL27" s="10"/>
       <c r="IM27" s="10"/>
     </row>
-    <row r="28" spans="1:255" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A28" s="29">
+    <row r="28" spans="1:256" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A28" s="21">
         <v>35</v>
       </c>
-      <c r="B28" s="30" t="s">
-[...21 lines deleted...]
-      <c r="L28" s="32" t="s">
+      <c r="B28" s="27" t="s">
         <v>9</v>
       </c>
+      <c r="C28" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="30"/>
+      <c r="H28" s="23" t="s">
+        <v>252</v>
+      </c>
+      <c r="I28" s="22"/>
+      <c r="J28" s="24">
+        <v>35400</v>
+      </c>
+      <c r="K28" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="L28" s="22"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
       <c r="Q28" s="10"/>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
       <c r="T28" s="10"/>
       <c r="U28" s="10"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
       <c r="Z28" s="10"/>
       <c r="AA28" s="10"/>
       <c r="AB28" s="10"/>
       <c r="AC28" s="10"/>
       <c r="AD28" s="10"/>
       <c r="AE28" s="10"/>
       <c r="AF28" s="10"/>
       <c r="AG28" s="10"/>
       <c r="AH28" s="10"/>
       <c r="AI28" s="10"/>
       <c r="AJ28" s="10"/>
       <c r="AK28" s="10"/>
@@ -11646,936 +11680,934 @@
       <c r="HP28" s="10"/>
       <c r="HQ28" s="10"/>
       <c r="HR28" s="10"/>
       <c r="HS28" s="10"/>
       <c r="HT28" s="10"/>
       <c r="HU28" s="10"/>
       <c r="HV28" s="10"/>
       <c r="HW28" s="10"/>
       <c r="HX28" s="10"/>
       <c r="HY28" s="10"/>
       <c r="HZ28" s="10"/>
       <c r="IA28" s="10"/>
       <c r="IB28" s="10"/>
       <c r="IC28" s="10"/>
       <c r="ID28" s="10"/>
       <c r="IE28" s="10"/>
       <c r="IF28" s="10"/>
       <c r="IG28" s="10"/>
       <c r="IH28" s="10"/>
       <c r="II28" s="10"/>
       <c r="IJ28" s="10"/>
       <c r="IK28" s="10"/>
       <c r="IL28" s="10"/>
       <c r="IM28" s="10"/>
     </row>
-    <row r="29" spans="1:255" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A29" s="38">
+    <row r="29" spans="1:256" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.15">
+      <c r="A29" s="29">
         <v>35</v>
       </c>
-      <c r="B29" s="39" t="s">
-[...11 lines deleted...]
-      <c r="F29" s="41">
+      <c r="B29" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>289</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>290</v>
+      </c>
+      <c r="E29" s="30"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="30" t="s">
+        <v>358</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>291</v>
+      </c>
+      <c r="I29" s="26"/>
+      <c r="J29" s="30">
+        <v>35380</v>
+      </c>
+      <c r="K29" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="L29" s="30"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+      <c r="S29" s="10"/>
+      <c r="T29" s="10"/>
+      <c r="U29" s="10"/>
+      <c r="V29" s="10"/>
+      <c r="W29" s="10"/>
+      <c r="X29" s="10"/>
+      <c r="Y29" s="10"/>
+      <c r="Z29" s="10"/>
+      <c r="AA29" s="10"/>
+      <c r="AB29" s="10"/>
+      <c r="AC29" s="10"/>
+      <c r="AD29" s="10"/>
+      <c r="AE29" s="10"/>
+      <c r="AF29" s="10"/>
+      <c r="AG29" s="10"/>
+      <c r="AH29" s="10"/>
+      <c r="AI29" s="10"/>
+      <c r="AJ29" s="10"/>
+      <c r="AK29" s="10"/>
+      <c r="AL29" s="10"/>
+      <c r="AM29" s="10"/>
+      <c r="AN29" s="10"/>
+      <c r="AO29" s="10"/>
+      <c r="AP29" s="10"/>
+      <c r="AQ29" s="10"/>
+      <c r="AR29" s="10"/>
+      <c r="AS29" s="10"/>
+      <c r="AT29" s="10"/>
+      <c r="AU29" s="10"/>
+      <c r="AV29" s="10"/>
+      <c r="AW29" s="10"/>
+      <c r="AX29" s="10"/>
+      <c r="AY29" s="10"/>
+      <c r="AZ29" s="10"/>
+      <c r="BA29" s="10"/>
+      <c r="BB29" s="10"/>
+      <c r="BC29" s="10"/>
+      <c r="BD29" s="10"/>
+      <c r="BE29" s="10"/>
+      <c r="BF29" s="10"/>
+      <c r="BG29" s="10"/>
+      <c r="BH29" s="10"/>
+      <c r="BI29" s="10"/>
+      <c r="BJ29" s="10"/>
+      <c r="BK29" s="10"/>
+      <c r="BL29" s="10"/>
+      <c r="BM29" s="10"/>
+      <c r="BN29" s="10"/>
+      <c r="BO29" s="10"/>
+      <c r="BP29" s="10"/>
+      <c r="BQ29" s="10"/>
+      <c r="BR29" s="10"/>
+      <c r="BS29" s="10"/>
+      <c r="BT29" s="10"/>
+      <c r="BU29" s="10"/>
+      <c r="BV29" s="10"/>
+      <c r="BW29" s="10"/>
+      <c r="BX29" s="10"/>
+      <c r="BY29" s="10"/>
+      <c r="BZ29" s="10"/>
+      <c r="CA29" s="10"/>
+      <c r="CB29" s="10"/>
+      <c r="CC29" s="10"/>
+      <c r="CD29" s="10"/>
+      <c r="CE29" s="10"/>
+      <c r="CF29" s="10"/>
+      <c r="CG29" s="10"/>
+      <c r="CH29" s="10"/>
+      <c r="CI29" s="10"/>
+      <c r="CJ29" s="10"/>
+      <c r="CK29" s="10"/>
+      <c r="CL29" s="10"/>
+      <c r="CM29" s="10"/>
+      <c r="CN29" s="10"/>
+      <c r="CO29" s="10"/>
+      <c r="CP29" s="10"/>
+      <c r="CQ29" s="10"/>
+      <c r="CR29" s="10"/>
+      <c r="CS29" s="10"/>
+      <c r="CT29" s="10"/>
+      <c r="CU29" s="10"/>
+      <c r="CV29" s="10"/>
+      <c r="CW29" s="10"/>
+      <c r="CX29" s="10"/>
+      <c r="CY29" s="10"/>
+      <c r="CZ29" s="10"/>
+      <c r="DA29" s="10"/>
+      <c r="DB29" s="10"/>
+      <c r="DC29" s="10"/>
+      <c r="DD29" s="10"/>
+      <c r="DE29" s="10"/>
+      <c r="DF29" s="10"/>
+      <c r="DG29" s="10"/>
+      <c r="DH29" s="10"/>
+      <c r="DI29" s="10"/>
+      <c r="DJ29" s="10"/>
+      <c r="DK29" s="10"/>
+      <c r="DL29" s="10"/>
+      <c r="DM29" s="10"/>
+      <c r="DN29" s="10"/>
+      <c r="DO29" s="10"/>
+      <c r="DP29" s="10"/>
+      <c r="DQ29" s="10"/>
+      <c r="DR29" s="10"/>
+      <c r="DS29" s="10"/>
+      <c r="DT29" s="10"/>
+      <c r="DU29" s="10"/>
+      <c r="DV29" s="10"/>
+      <c r="DW29" s="10"/>
+      <c r="DX29" s="10"/>
+      <c r="DY29" s="10"/>
+      <c r="DZ29" s="10"/>
+      <c r="EA29" s="10"/>
+      <c r="EB29" s="10"/>
+      <c r="EC29" s="10"/>
+      <c r="ED29" s="10"/>
+      <c r="EE29" s="10"/>
+      <c r="EF29" s="10"/>
+      <c r="EG29" s="10"/>
+      <c r="EH29" s="10"/>
+      <c r="EI29" s="10"/>
+      <c r="EJ29" s="10"/>
+      <c r="EK29" s="10"/>
+      <c r="EL29" s="10"/>
+      <c r="EM29" s="10"/>
+      <c r="EN29" s="10"/>
+      <c r="EO29" s="10"/>
+      <c r="EP29" s="10"/>
+      <c r="EQ29" s="10"/>
+      <c r="ER29" s="10"/>
+      <c r="ES29" s="10"/>
+      <c r="ET29" s="10"/>
+      <c r="EU29" s="10"/>
+      <c r="EV29" s="10"/>
+      <c r="EW29" s="10"/>
+      <c r="EX29" s="10"/>
+      <c r="EY29" s="10"/>
+      <c r="EZ29" s="10"/>
+      <c r="FA29" s="10"/>
+      <c r="FB29" s="10"/>
+      <c r="FC29" s="10"/>
+      <c r="FD29" s="10"/>
+      <c r="FE29" s="10"/>
+      <c r="FF29" s="10"/>
+      <c r="FG29" s="10"/>
+      <c r="FH29" s="10"/>
+      <c r="FI29" s="10"/>
+      <c r="FJ29" s="10"/>
+      <c r="FK29" s="10"/>
+      <c r="FL29" s="10"/>
+      <c r="FM29" s="10"/>
+      <c r="FN29" s="10"/>
+      <c r="FO29" s="10"/>
+      <c r="FP29" s="10"/>
+      <c r="FQ29" s="10"/>
+      <c r="FR29" s="10"/>
+      <c r="FS29" s="10"/>
+      <c r="FT29" s="10"/>
+      <c r="FU29" s="10"/>
+      <c r="FV29" s="10"/>
+      <c r="FW29" s="10"/>
+      <c r="FX29" s="10"/>
+      <c r="FY29" s="10"/>
+      <c r="FZ29" s="10"/>
+      <c r="GA29" s="10"/>
+      <c r="GB29" s="10"/>
+      <c r="GC29" s="10"/>
+      <c r="GD29" s="10"/>
+      <c r="GE29" s="10"/>
+      <c r="GF29" s="10"/>
+      <c r="GG29" s="10"/>
+      <c r="GH29" s="10"/>
+      <c r="GI29" s="10"/>
+      <c r="GJ29" s="10"/>
+      <c r="GK29" s="10"/>
+      <c r="GL29" s="10"/>
+      <c r="GM29" s="10"/>
+      <c r="GN29" s="10"/>
+      <c r="GO29" s="10"/>
+      <c r="GP29" s="10"/>
+      <c r="GQ29" s="10"/>
+      <c r="GR29" s="10"/>
+      <c r="GS29" s="10"/>
+      <c r="GT29" s="10"/>
+      <c r="GU29" s="10"/>
+      <c r="GV29" s="10"/>
+      <c r="GW29" s="10"/>
+      <c r="GX29" s="10"/>
+      <c r="GY29" s="10"/>
+      <c r="GZ29" s="10"/>
+      <c r="HA29" s="10"/>
+      <c r="HB29" s="10"/>
+      <c r="HC29" s="10"/>
+      <c r="HD29" s="10"/>
+      <c r="HE29" s="10"/>
+      <c r="HF29" s="10"/>
+      <c r="HG29" s="10"/>
+      <c r="HH29" s="10"/>
+      <c r="HI29" s="10"/>
+      <c r="HJ29" s="10"/>
+      <c r="HK29" s="10"/>
+      <c r="HL29" s="10"/>
+      <c r="HM29" s="10"/>
+      <c r="HN29" s="10"/>
+      <c r="HO29" s="10"/>
+      <c r="HP29" s="10"/>
+      <c r="HQ29" s="10"/>
+      <c r="HR29" s="10"/>
+      <c r="HS29" s="10"/>
+      <c r="HT29" s="10"/>
+      <c r="HU29" s="10"/>
+      <c r="HV29" s="10"/>
+      <c r="HW29" s="10"/>
+      <c r="HX29" s="10"/>
+      <c r="HY29" s="10"/>
+      <c r="HZ29" s="10"/>
+      <c r="IA29" s="10"/>
+      <c r="IB29" s="10"/>
+      <c r="IC29" s="10"/>
+      <c r="ID29" s="10"/>
+      <c r="IE29" s="10"/>
+      <c r="IF29" s="10"/>
+      <c r="IG29" s="10"/>
+      <c r="IH29" s="10"/>
+      <c r="II29" s="10"/>
+      <c r="IJ29" s="10"/>
+      <c r="IK29" s="10"/>
+      <c r="IL29" s="10"/>
+      <c r="IM29" s="10"/>
+    </row>
+    <row r="30" spans="1:256" ht="14" x14ac:dyDescent="0.15">
+      <c r="A30" s="38">
+        <v>35</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="39" t="s">
+        <v>360</v>
+      </c>
+      <c r="H30" s="40" t="s">
+        <v>257</v>
+      </c>
+      <c r="I30" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="J30" s="41">
         <v>35000</v>
       </c>
-      <c r="G29" s="39" t="s">
+      <c r="K30" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="H29" s="39" t="s">
-[...2 lines deleted...]
-      <c r="I29" s="39" t="s">
+      <c r="L30" s="39" t="s">
+        <v>359</v>
+      </c>
+      <c r="IN30"/>
+    </row>
+    <row r="31" spans="1:256" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A31" s="21">
+        <v>35</v>
+      </c>
+      <c r="B31" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="J29" s="39" t="s">
+      <c r="C31" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="E31" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="K29" s="39" t="s">
-[...2 lines deleted...]
-      <c r="L29" s="42" t="s">
+      <c r="F31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="G31" s="30"/>
+      <c r="H31" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="I31" s="22"/>
+      <c r="J31" s="24">
+        <v>35130</v>
+      </c>
+      <c r="K31" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="22"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="Z31" s="10"/>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10"/>
+      <c r="AC31" s="10"/>
+      <c r="AD31" s="10"/>
+      <c r="AE31" s="10"/>
+      <c r="AF31" s="10"/>
+      <c r="AG31" s="10"/>
+      <c r="AH31" s="10"/>
+      <c r="AI31" s="10"/>
+      <c r="AJ31" s="10"/>
+      <c r="AK31" s="10"/>
+      <c r="AL31" s="10"/>
+      <c r="AM31" s="10"/>
+      <c r="AN31" s="10"/>
+      <c r="AO31" s="10"/>
+      <c r="AP31" s="10"/>
+      <c r="AQ31" s="10"/>
+      <c r="AR31" s="10"/>
+      <c r="AS31" s="10"/>
+      <c r="AT31" s="10"/>
+      <c r="AU31" s="10"/>
+      <c r="AV31" s="10"/>
+      <c r="AW31" s="10"/>
+      <c r="AX31" s="10"/>
+      <c r="AY31" s="10"/>
+      <c r="AZ31" s="10"/>
+      <c r="BA31" s="10"/>
+      <c r="BB31" s="10"/>
+      <c r="BC31" s="10"/>
+      <c r="BD31" s="10"/>
+      <c r="BE31" s="10"/>
+      <c r="BF31" s="10"/>
+      <c r="BG31" s="10"/>
+      <c r="BH31" s="10"/>
+      <c r="BI31" s="10"/>
+      <c r="BJ31" s="10"/>
+      <c r="BK31" s="10"/>
+      <c r="BL31" s="10"/>
+      <c r="BM31" s="10"/>
+      <c r="BN31" s="10"/>
+      <c r="BO31" s="10"/>
+      <c r="BP31" s="10"/>
+      <c r="BQ31" s="10"/>
+      <c r="BR31" s="10"/>
+      <c r="BS31" s="10"/>
+      <c r="BT31" s="10"/>
+      <c r="BU31" s="10"/>
+      <c r="BV31" s="10"/>
+      <c r="BW31" s="10"/>
+      <c r="BX31" s="10"/>
+      <c r="BY31" s="10"/>
+      <c r="BZ31" s="10"/>
+      <c r="CA31" s="10"/>
+      <c r="CB31" s="10"/>
+      <c r="CC31" s="10"/>
+      <c r="CD31" s="10"/>
+      <c r="CE31" s="10"/>
+      <c r="CF31" s="10"/>
+      <c r="CG31" s="10"/>
+      <c r="CH31" s="10"/>
+      <c r="CI31" s="10"/>
+      <c r="CJ31" s="10"/>
+      <c r="CK31" s="10"/>
+      <c r="CL31" s="10"/>
+      <c r="CM31" s="10"/>
+      <c r="CN31" s="10"/>
+      <c r="CO31" s="10"/>
+      <c r="CP31" s="10"/>
+      <c r="CQ31" s="10"/>
+      <c r="CR31" s="10"/>
+      <c r="CS31" s="10"/>
+      <c r="CT31" s="10"/>
+      <c r="CU31" s="10"/>
+      <c r="CV31" s="10"/>
+      <c r="CW31" s="10"/>
+      <c r="CX31" s="10"/>
+      <c r="CY31" s="10"/>
+      <c r="CZ31" s="10"/>
+      <c r="DA31" s="10"/>
+      <c r="DB31" s="10"/>
+      <c r="DC31" s="10"/>
+      <c r="DD31" s="10"/>
+      <c r="DE31" s="10"/>
+      <c r="DF31" s="10"/>
+      <c r="DG31" s="10"/>
+      <c r="DH31" s="10"/>
+      <c r="DI31" s="10"/>
+      <c r="DJ31" s="10"/>
+      <c r="DK31" s="10"/>
+      <c r="DL31" s="10"/>
+      <c r="DM31" s="10"/>
+      <c r="DN31" s="10"/>
+      <c r="DO31" s="10"/>
+      <c r="DP31" s="10"/>
+      <c r="DQ31" s="10"/>
+      <c r="DR31" s="10"/>
+      <c r="DS31" s="10"/>
+      <c r="DT31" s="10"/>
+      <c r="DU31" s="10"/>
+      <c r="DV31" s="10"/>
+      <c r="DW31" s="10"/>
+      <c r="DX31" s="10"/>
+      <c r="DY31" s="10"/>
+      <c r="DZ31" s="10"/>
+      <c r="EA31" s="10"/>
+      <c r="EB31" s="10"/>
+      <c r="EC31" s="10"/>
+      <c r="ED31" s="10"/>
+      <c r="EE31" s="10"/>
+      <c r="EF31" s="10"/>
+      <c r="EG31" s="10"/>
+      <c r="EH31" s="10"/>
+      <c r="EI31" s="10"/>
+      <c r="EJ31" s="10"/>
+      <c r="EK31" s="10"/>
+      <c r="EL31" s="10"/>
+      <c r="EM31" s="10"/>
+      <c r="EN31" s="10"/>
+      <c r="EO31" s="10"/>
+      <c r="EP31" s="10"/>
+      <c r="EQ31" s="10"/>
+      <c r="ER31" s="10"/>
+      <c r="ES31" s="10"/>
+      <c r="ET31" s="10"/>
+      <c r="EU31" s="10"/>
+      <c r="EV31" s="10"/>
+      <c r="EW31" s="10"/>
+      <c r="EX31" s="10"/>
+      <c r="EY31" s="10"/>
+      <c r="EZ31" s="10"/>
+      <c r="FA31" s="10"/>
+      <c r="FB31" s="10"/>
+      <c r="FC31" s="10"/>
+      <c r="FD31" s="10"/>
+      <c r="FE31" s="10"/>
+      <c r="FF31" s="10"/>
+      <c r="FG31" s="10"/>
+      <c r="FH31" s="10"/>
+      <c r="FI31" s="10"/>
+      <c r="FJ31" s="10"/>
+      <c r="FK31" s="10"/>
+      <c r="FL31" s="10"/>
+      <c r="FM31" s="10"/>
+      <c r="FN31" s="10"/>
+      <c r="FO31" s="10"/>
+      <c r="FP31" s="10"/>
+      <c r="FQ31" s="10"/>
+      <c r="FR31" s="10"/>
+      <c r="FS31" s="10"/>
+      <c r="FT31" s="10"/>
+      <c r="FU31" s="10"/>
+      <c r="FV31" s="10"/>
+      <c r="FW31" s="10"/>
+      <c r="FX31" s="10"/>
+      <c r="FY31" s="10"/>
+      <c r="FZ31" s="10"/>
+      <c r="GA31" s="10"/>
+      <c r="GB31" s="10"/>
+      <c r="GC31" s="10"/>
+      <c r="GD31" s="10"/>
+      <c r="GE31" s="10"/>
+      <c r="GF31" s="10"/>
+      <c r="GG31" s="10"/>
+      <c r="GH31" s="10"/>
+      <c r="GI31" s="10"/>
+      <c r="GJ31" s="10"/>
+      <c r="GK31" s="10"/>
+      <c r="GL31" s="10"/>
+      <c r="GM31" s="10"/>
+      <c r="GN31" s="10"/>
+      <c r="GO31" s="10"/>
+      <c r="GP31" s="10"/>
+      <c r="GQ31" s="10"/>
+      <c r="GR31" s="10"/>
+      <c r="GS31" s="10"/>
+      <c r="GT31" s="10"/>
+      <c r="GU31" s="10"/>
+      <c r="GV31" s="10"/>
+      <c r="GW31" s="10"/>
+      <c r="GX31" s="10"/>
+      <c r="GY31" s="10"/>
+      <c r="GZ31" s="10"/>
+      <c r="HA31" s="10"/>
+      <c r="HB31" s="10"/>
+      <c r="HC31" s="10"/>
+      <c r="HD31" s="10"/>
+      <c r="HE31" s="10"/>
+      <c r="HF31" s="10"/>
+      <c r="HG31" s="10"/>
+      <c r="HH31" s="10"/>
+      <c r="HI31" s="10"/>
+      <c r="HJ31" s="10"/>
+      <c r="HK31" s="10"/>
+      <c r="HL31" s="10"/>
+      <c r="HM31" s="10"/>
+      <c r="HN31" s="10"/>
+      <c r="HO31" s="10"/>
+      <c r="HP31" s="10"/>
+      <c r="HQ31" s="10"/>
+      <c r="HR31" s="10"/>
+      <c r="HS31" s="10"/>
+      <c r="HT31" s="10"/>
+      <c r="HU31" s="10"/>
+      <c r="HV31" s="10"/>
+      <c r="HW31" s="10"/>
+      <c r="HX31" s="10"/>
+      <c r="HY31" s="10"/>
+      <c r="HZ31" s="10"/>
+      <c r="IA31" s="10"/>
+      <c r="IB31" s="10"/>
+      <c r="IC31" s="10"/>
+      <c r="ID31" s="10"/>
+      <c r="IE31" s="10"/>
+      <c r="IF31" s="10"/>
+      <c r="IG31" s="10"/>
+      <c r="IH31" s="10"/>
+      <c r="II31" s="10"/>
+      <c r="IJ31" s="10"/>
+      <c r="IK31" s="10"/>
+      <c r="IL31" s="10"/>
+      <c r="IM31" s="10"/>
+    </row>
+    <row r="32" spans="1:256" s="106" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="38">
+        <v>35</v>
+      </c>
+      <c r="B32" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="39" t="s">
+        <v>391</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="IN29"/>
+      <c r="F32" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="G32" s="45"/>
+      <c r="H32" s="40" t="s">
+        <v>394</v>
+      </c>
+      <c r="I32" s="39" t="s">
+        <v>392</v>
+      </c>
+      <c r="J32" s="41">
+        <v>35000</v>
+      </c>
+      <c r="K32" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="L32" s="59" t="s">
+        <v>393</v>
+      </c>
+      <c r="M32" s="103"/>
+      <c r="N32" s="104"/>
+      <c r="O32" s="104"/>
+      <c r="P32" s="104"/>
+      <c r="Q32" s="104"/>
+      <c r="R32" s="105"/>
+      <c r="S32" s="105"/>
+      <c r="T32" s="105"/>
+      <c r="U32" s="105"/>
+      <c r="V32" s="105"/>
+      <c r="W32" s="105"/>
+      <c r="X32" s="105"/>
+      <c r="Y32" s="105"/>
+      <c r="Z32" s="105"/>
+      <c r="AA32" s="105"/>
+      <c r="AB32" s="105"/>
+      <c r="AC32" s="105"/>
+      <c r="AD32" s="105"/>
+      <c r="AE32" s="105"/>
+      <c r="AF32" s="105"/>
+      <c r="AG32" s="105"/>
+      <c r="AH32" s="105"/>
+      <c r="AI32" s="105"/>
+      <c r="AJ32" s="105"/>
+      <c r="AK32" s="105"/>
+      <c r="AL32" s="105"/>
+      <c r="AM32" s="105"/>
+      <c r="AN32" s="105"/>
+      <c r="AO32" s="105"/>
+      <c r="AP32" s="105"/>
+      <c r="AQ32" s="105"/>
+      <c r="AR32" s="105"/>
+      <c r="AS32" s="105"/>
+      <c r="AT32" s="105"/>
+      <c r="AU32" s="105"/>
+      <c r="AV32" s="105"/>
+      <c r="AW32" s="105"/>
+      <c r="AX32" s="105"/>
+      <c r="AY32" s="105"/>
+      <c r="AZ32" s="105"/>
+      <c r="BA32" s="105"/>
+      <c r="BB32" s="105"/>
+      <c r="BC32" s="105"/>
+      <c r="BD32" s="105"/>
+      <c r="BE32" s="105"/>
+      <c r="BF32" s="105"/>
+      <c r="BG32" s="105"/>
+      <c r="BH32" s="105"/>
+      <c r="BI32" s="105"/>
+      <c r="BJ32" s="105"/>
+      <c r="BK32" s="105"/>
+      <c r="BL32" s="105"/>
+      <c r="BM32" s="105"/>
+      <c r="BN32" s="105"/>
+      <c r="BO32" s="105"/>
+      <c r="BP32" s="105"/>
+      <c r="BQ32" s="105"/>
+      <c r="BR32" s="105"/>
+      <c r="BS32" s="105"/>
+      <c r="BT32" s="105"/>
+      <c r="BU32" s="105"/>
+      <c r="BV32" s="105"/>
+      <c r="BW32" s="105"/>
+      <c r="BX32" s="105"/>
+      <c r="BY32" s="105"/>
+      <c r="BZ32" s="105"/>
+      <c r="CA32" s="105"/>
+      <c r="CB32" s="105"/>
+      <c r="CC32" s="105"/>
+      <c r="CD32" s="105"/>
+      <c r="CE32" s="105"/>
+      <c r="CF32" s="105"/>
+      <c r="CG32" s="105"/>
+      <c r="CH32" s="105"/>
+      <c r="CI32" s="105"/>
+      <c r="CJ32" s="105"/>
+      <c r="CK32" s="105"/>
+      <c r="CL32" s="105"/>
+      <c r="CM32" s="105"/>
+      <c r="CN32" s="105"/>
+      <c r="CO32" s="105"/>
+      <c r="CP32" s="105"/>
+      <c r="CQ32" s="105"/>
+      <c r="CR32" s="105"/>
+      <c r="CS32" s="105"/>
+      <c r="CT32" s="105"/>
+      <c r="CU32" s="105"/>
+      <c r="CV32" s="105"/>
+      <c r="CW32" s="105"/>
+      <c r="CX32" s="105"/>
+      <c r="CY32" s="105"/>
+      <c r="CZ32" s="105"/>
+      <c r="DA32" s="105"/>
+      <c r="DB32" s="105"/>
+      <c r="DC32" s="105"/>
+      <c r="DD32" s="105"/>
+      <c r="DE32" s="105"/>
+      <c r="DF32" s="105"/>
+      <c r="DG32" s="105"/>
+      <c r="DH32" s="105"/>
+      <c r="DI32" s="105"/>
+      <c r="DJ32" s="105"/>
+      <c r="DK32" s="105"/>
+      <c r="DL32" s="105"/>
+      <c r="DM32" s="105"/>
+      <c r="DN32" s="105"/>
+      <c r="DO32" s="105"/>
+      <c r="DP32" s="105"/>
+      <c r="DQ32" s="105"/>
+      <c r="DR32" s="105"/>
+      <c r="DS32" s="105"/>
+      <c r="DT32" s="105"/>
+      <c r="DU32" s="105"/>
+      <c r="DV32" s="105"/>
+      <c r="DW32" s="105"/>
+      <c r="DX32" s="105"/>
+      <c r="DY32" s="105"/>
+      <c r="DZ32" s="105"/>
+      <c r="EA32" s="105"/>
+      <c r="EB32" s="105"/>
+      <c r="EC32" s="105"/>
+      <c r="ED32" s="105"/>
+      <c r="EE32" s="105"/>
+      <c r="EF32" s="105"/>
+      <c r="EG32" s="105"/>
+      <c r="EH32" s="105"/>
+      <c r="EI32" s="105"/>
+      <c r="EJ32" s="105"/>
+      <c r="EK32" s="105"/>
+      <c r="EL32" s="105"/>
+      <c r="EM32" s="105"/>
+      <c r="EN32" s="105"/>
+      <c r="EO32" s="105"/>
+      <c r="EP32" s="105"/>
+      <c r="EQ32" s="105"/>
+      <c r="ER32" s="105"/>
+      <c r="ES32" s="105"/>
+      <c r="ET32" s="105"/>
+      <c r="EU32" s="105"/>
+      <c r="EV32" s="105"/>
+      <c r="EW32" s="105"/>
+      <c r="EX32" s="105"/>
+      <c r="EY32" s="105"/>
+      <c r="EZ32" s="105"/>
+      <c r="FA32" s="105"/>
+      <c r="FB32" s="105"/>
+      <c r="FC32" s="105"/>
+      <c r="FD32" s="105"/>
+      <c r="FE32" s="105"/>
+      <c r="FF32" s="105"/>
+      <c r="FG32" s="105"/>
+      <c r="FH32" s="105"/>
+      <c r="FI32" s="105"/>
+      <c r="FJ32" s="105"/>
+      <c r="FK32" s="105"/>
+      <c r="FL32" s="105"/>
+      <c r="FM32" s="105"/>
+      <c r="FN32" s="105"/>
+      <c r="FO32" s="105"/>
+      <c r="FP32" s="105"/>
+      <c r="FQ32" s="105"/>
+      <c r="FR32" s="105"/>
+      <c r="FS32" s="105"/>
+      <c r="FT32" s="105"/>
+      <c r="FU32" s="105"/>
+      <c r="FV32" s="105"/>
+      <c r="FW32" s="105"/>
+      <c r="FX32" s="105"/>
+      <c r="FY32" s="105"/>
+      <c r="FZ32" s="105"/>
+      <c r="GA32" s="105"/>
+      <c r="GB32" s="105"/>
+      <c r="GC32" s="105"/>
+      <c r="GD32" s="105"/>
+      <c r="GE32" s="105"/>
+      <c r="GF32" s="105"/>
+      <c r="GG32" s="105"/>
+      <c r="GH32" s="105"/>
+      <c r="GI32" s="105"/>
+      <c r="GJ32" s="105"/>
+      <c r="GK32" s="105"/>
+      <c r="GL32" s="105"/>
+      <c r="GM32" s="105"/>
+      <c r="GN32" s="105"/>
+      <c r="GO32" s="105"/>
+      <c r="GP32" s="105"/>
+      <c r="GQ32" s="105"/>
+      <c r="GR32" s="105"/>
+      <c r="GS32" s="105"/>
+      <c r="GT32" s="105"/>
+      <c r="GU32" s="105"/>
+      <c r="GV32" s="105"/>
+      <c r="GW32" s="105"/>
+      <c r="GX32" s="105"/>
+      <c r="GY32" s="105"/>
+      <c r="GZ32" s="105"/>
+      <c r="HA32" s="105"/>
+      <c r="HB32" s="105"/>
+      <c r="HC32" s="105"/>
+      <c r="HD32" s="105"/>
+      <c r="HE32" s="105"/>
+      <c r="HF32" s="105"/>
+      <c r="HG32" s="105"/>
+      <c r="HH32" s="105"/>
+      <c r="HI32" s="105"/>
+      <c r="HJ32" s="105"/>
+      <c r="HK32" s="105"/>
+      <c r="HL32" s="105"/>
+      <c r="HM32" s="105"/>
+      <c r="HN32" s="105"/>
+      <c r="HO32" s="105"/>
+      <c r="HP32" s="105"/>
+      <c r="HQ32" s="105"/>
+      <c r="HR32" s="105"/>
+      <c r="HS32" s="105"/>
+      <c r="HT32" s="105"/>
+      <c r="HU32" s="105"/>
+      <c r="HV32" s="105"/>
+      <c r="HW32" s="105"/>
+      <c r="HX32" s="105"/>
+      <c r="HY32" s="105"/>
+      <c r="HZ32" s="105"/>
+      <c r="IA32" s="105"/>
+      <c r="IB32" s="105"/>
+      <c r="IC32" s="105"/>
+      <c r="ID32" s="105"/>
+      <c r="IE32" s="105"/>
+      <c r="IF32" s="105"/>
+      <c r="IG32" s="105"/>
+      <c r="IH32" s="105"/>
+      <c r="II32" s="105"/>
+      <c r="IJ32" s="105"/>
+      <c r="IK32" s="105"/>
+      <c r="IL32" s="105"/>
+      <c r="IM32" s="105"/>
+      <c r="IN32" s="105"/>
+      <c r="IO32" s="105"/>
+      <c r="IP32" s="105"/>
+      <c r="IQ32" s="105"/>
+      <c r="IR32" s="105"/>
+      <c r="IS32" s="105"/>
+      <c r="IT32" s="105"/>
+      <c r="IU32" s="105"/>
     </row>
-    <row r="30" spans="1:255" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...816 lines deleted...]
-    <row r="33" spans="1:248" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:248" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A33" s="21">
         <v>35</v>
       </c>
-      <c r="B33" s="22" t="s">
-        <v>172</v>
+      <c r="B33" s="27" t="s">
+        <v>3</v>
       </c>
       <c r="C33" s="22" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-      <c r="H33" s="25"/>
+        <v>149</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="G33" s="30"/>
+      <c r="H33" s="23" t="s">
+        <v>266</v>
+      </c>
       <c r="I33" s="22" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-        <v>9</v>
+        <v>151</v>
+      </c>
+      <c r="J33" s="24">
+        <v>35560</v>
+      </c>
+      <c r="K33" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="L33" s="22" t="s">
+        <v>153</v>
       </c>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
       <c r="T33" s="10"/>
       <c r="U33" s="10"/>
       <c r="V33" s="10"/>
       <c r="W33" s="10"/>
       <c r="X33" s="10"/>
       <c r="Y33" s="10"/>
       <c r="Z33" s="10"/>
       <c r="AA33" s="10"/>
       <c r="AB33" s="10"/>
       <c r="AC33" s="10"/>
       <c r="AD33" s="10"/>
       <c r="AE33" s="10"/>
       <c r="AF33" s="10"/>
       <c r="AG33" s="10"/>
       <c r="AH33" s="10"/>
       <c r="AI33" s="10"/>
       <c r="AJ33" s="10"/>
@@ -12769,85 +12801,81 @@
       <c r="HP33" s="10"/>
       <c r="HQ33" s="10"/>
       <c r="HR33" s="10"/>
       <c r="HS33" s="10"/>
       <c r="HT33" s="10"/>
       <c r="HU33" s="10"/>
       <c r="HV33" s="10"/>
       <c r="HW33" s="10"/>
       <c r="HX33" s="10"/>
       <c r="HY33" s="10"/>
       <c r="HZ33" s="10"/>
       <c r="IA33" s="10"/>
       <c r="IB33" s="10"/>
       <c r="IC33" s="10"/>
       <c r="ID33" s="10"/>
       <c r="IE33" s="10"/>
       <c r="IF33" s="10"/>
       <c r="IG33" s="10"/>
       <c r="IH33" s="10"/>
       <c r="II33" s="10"/>
       <c r="IJ33" s="10"/>
       <c r="IK33" s="10"/>
       <c r="IL33" s="10"/>
       <c r="IM33" s="10"/>
     </row>
-    <row r="34" spans="1:248" s="11" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="29">
+    <row r="34" spans="1:248" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A34" s="21">
         <v>35</v>
       </c>
-      <c r="B34" s="30" t="s">
-[...20 lines deleted...]
-      <c r="I34" s="30" t="s">
+      <c r="B34" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="J34" s="30" t="s">
+      <c r="C34" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E34" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K34" s="30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G34" s="30"/>
+      <c r="H34" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="I34" s="22"/>
+      <c r="J34" s="24">
+        <v>35000</v>
+      </c>
+      <c r="K34" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="L34" s="25"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
       <c r="Z34" s="10"/>
       <c r="AA34" s="10"/>
       <c r="AB34" s="10"/>
       <c r="AC34" s="10"/>
       <c r="AD34" s="10"/>
       <c r="AE34" s="10"/>
       <c r="AF34" s="10"/>
       <c r="AG34" s="10"/>
       <c r="AH34" s="10"/>
       <c r="AI34" s="10"/>
       <c r="AJ34" s="10"/>
       <c r="AK34" s="10"/>
@@ -13040,356 +13068,355 @@
       <c r="HP34" s="10"/>
       <c r="HQ34" s="10"/>
       <c r="HR34" s="10"/>
       <c r="HS34" s="10"/>
       <c r="HT34" s="10"/>
       <c r="HU34" s="10"/>
       <c r="HV34" s="10"/>
       <c r="HW34" s="10"/>
       <c r="HX34" s="10"/>
       <c r="HY34" s="10"/>
       <c r="HZ34" s="10"/>
       <c r="IA34" s="10"/>
       <c r="IB34" s="10"/>
       <c r="IC34" s="10"/>
       <c r="ID34" s="10"/>
       <c r="IE34" s="10"/>
       <c r="IF34" s="10"/>
       <c r="IG34" s="10"/>
       <c r="IH34" s="10"/>
       <c r="II34" s="10"/>
       <c r="IJ34" s="10"/>
       <c r="IK34" s="10"/>
       <c r="IL34" s="10"/>
       <c r="IM34" s="10"/>
     </row>
-    <row r="35" spans="1:248" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="I35" s="74" t="s">
+    <row r="35" spans="1:248" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A35" s="29">
+        <v>35</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="E35" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="J35" s="74" t="s">
-[...3 lines deleted...]
-      <c r="L35" s="78" t="s">
+      <c r="F35" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="M35" s="90"/>
-[...234 lines deleted...]
-      <c r="IN35" s="90"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="31" t="s">
+        <v>235</v>
+      </c>
+      <c r="I35" s="26" t="s">
+        <v>317</v>
+      </c>
+      <c r="J35" s="30">
+        <v>35650</v>
+      </c>
+      <c r="K35" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="L35" s="30" t="s">
+        <v>341</v>
+      </c>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
+      <c r="Q35" s="10"/>
+      <c r="R35" s="10"/>
+      <c r="S35" s="10"/>
+      <c r="T35" s="10"/>
+      <c r="U35" s="10"/>
+      <c r="V35" s="10"/>
+      <c r="W35" s="10"/>
+      <c r="X35" s="10"/>
+      <c r="Y35" s="10"/>
+      <c r="Z35" s="10"/>
+      <c r="AA35" s="10"/>
+      <c r="AB35" s="10"/>
+      <c r="AC35" s="10"/>
+      <c r="AD35" s="10"/>
+      <c r="AE35" s="10"/>
+      <c r="AF35" s="10"/>
+      <c r="AG35" s="10"/>
+      <c r="AH35" s="10"/>
+      <c r="AI35" s="10"/>
+      <c r="AJ35" s="10"/>
+      <c r="AK35" s="10"/>
+      <c r="AL35" s="10"/>
+      <c r="AM35" s="10"/>
+      <c r="AN35" s="10"/>
+      <c r="AO35" s="10"/>
+      <c r="AP35" s="10"/>
+      <c r="AQ35" s="10"/>
+      <c r="AR35" s="10"/>
+      <c r="AS35" s="10"/>
+      <c r="AT35" s="10"/>
+      <c r="AU35" s="10"/>
+      <c r="AV35" s="10"/>
+      <c r="AW35" s="10"/>
+      <c r="AX35" s="10"/>
+      <c r="AY35" s="10"/>
+      <c r="AZ35" s="10"/>
+      <c r="BA35" s="10"/>
+      <c r="BB35" s="10"/>
+      <c r="BC35" s="10"/>
+      <c r="BD35" s="10"/>
+      <c r="BE35" s="10"/>
+      <c r="BF35" s="10"/>
+      <c r="BG35" s="10"/>
+      <c r="BH35" s="10"/>
+      <c r="BI35" s="10"/>
+      <c r="BJ35" s="10"/>
+      <c r="BK35" s="10"/>
+      <c r="BL35" s="10"/>
+      <c r="BM35" s="10"/>
+      <c r="BN35" s="10"/>
+      <c r="BO35" s="10"/>
+      <c r="BP35" s="10"/>
+      <c r="BQ35" s="10"/>
+      <c r="BR35" s="10"/>
+      <c r="BS35" s="10"/>
+      <c r="BT35" s="10"/>
+      <c r="BU35" s="10"/>
+      <c r="BV35" s="10"/>
+      <c r="BW35" s="10"/>
+      <c r="BX35" s="10"/>
+      <c r="BY35" s="10"/>
+      <c r="BZ35" s="10"/>
+      <c r="CA35" s="10"/>
+      <c r="CB35" s="10"/>
+      <c r="CC35" s="10"/>
+      <c r="CD35" s="10"/>
+      <c r="CE35" s="10"/>
+      <c r="CF35" s="10"/>
+      <c r="CG35" s="10"/>
+      <c r="CH35" s="10"/>
+      <c r="CI35" s="10"/>
+      <c r="CJ35" s="10"/>
+      <c r="CK35" s="10"/>
+      <c r="CL35" s="10"/>
+      <c r="CM35" s="10"/>
+      <c r="CN35" s="10"/>
+      <c r="CO35" s="10"/>
+      <c r="CP35" s="10"/>
+      <c r="CQ35" s="10"/>
+      <c r="CR35" s="10"/>
+      <c r="CS35" s="10"/>
+      <c r="CT35" s="10"/>
+      <c r="CU35" s="10"/>
+      <c r="CV35" s="10"/>
+      <c r="CW35" s="10"/>
+      <c r="CX35" s="10"/>
+      <c r="CY35" s="10"/>
+      <c r="CZ35" s="10"/>
+      <c r="DA35" s="10"/>
+      <c r="DB35" s="10"/>
+      <c r="DC35" s="10"/>
+      <c r="DD35" s="10"/>
+      <c r="DE35" s="10"/>
+      <c r="DF35" s="10"/>
+      <c r="DG35" s="10"/>
+      <c r="DH35" s="10"/>
+      <c r="DI35" s="10"/>
+      <c r="DJ35" s="10"/>
+      <c r="DK35" s="10"/>
+      <c r="DL35" s="10"/>
+      <c r="DM35" s="10"/>
+      <c r="DN35" s="10"/>
+      <c r="DO35" s="10"/>
+      <c r="DP35" s="10"/>
+      <c r="DQ35" s="10"/>
+      <c r="DR35" s="10"/>
+      <c r="DS35" s="10"/>
+      <c r="DT35" s="10"/>
+      <c r="DU35" s="10"/>
+      <c r="DV35" s="10"/>
+      <c r="DW35" s="10"/>
+      <c r="DX35" s="10"/>
+      <c r="DY35" s="10"/>
+      <c r="DZ35" s="10"/>
+      <c r="EA35" s="10"/>
+      <c r="EB35" s="10"/>
+      <c r="EC35" s="10"/>
+      <c r="ED35" s="10"/>
+      <c r="EE35" s="10"/>
+      <c r="EF35" s="10"/>
+      <c r="EG35" s="10"/>
+      <c r="EH35" s="10"/>
+      <c r="EI35" s="10"/>
+      <c r="EJ35" s="10"/>
+      <c r="EK35" s="10"/>
+      <c r="EL35" s="10"/>
+      <c r="EM35" s="10"/>
+      <c r="EN35" s="10"/>
+      <c r="EO35" s="10"/>
+      <c r="EP35" s="10"/>
+      <c r="EQ35" s="10"/>
+      <c r="ER35" s="10"/>
+      <c r="ES35" s="10"/>
+      <c r="ET35" s="10"/>
+      <c r="EU35" s="10"/>
+      <c r="EV35" s="10"/>
+      <c r="EW35" s="10"/>
+      <c r="EX35" s="10"/>
+      <c r="EY35" s="10"/>
+      <c r="EZ35" s="10"/>
+      <c r="FA35" s="10"/>
+      <c r="FB35" s="10"/>
+      <c r="FC35" s="10"/>
+      <c r="FD35" s="10"/>
+      <c r="FE35" s="10"/>
+      <c r="FF35" s="10"/>
+      <c r="FG35" s="10"/>
+      <c r="FH35" s="10"/>
+      <c r="FI35" s="10"/>
+      <c r="FJ35" s="10"/>
+      <c r="FK35" s="10"/>
+      <c r="FL35" s="10"/>
+      <c r="FM35" s="10"/>
+      <c r="FN35" s="10"/>
+      <c r="FO35" s="10"/>
+      <c r="FP35" s="10"/>
+      <c r="FQ35" s="10"/>
+      <c r="FR35" s="10"/>
+      <c r="FS35" s="10"/>
+      <c r="FT35" s="10"/>
+      <c r="FU35" s="10"/>
+      <c r="FV35" s="10"/>
+      <c r="FW35" s="10"/>
+      <c r="FX35" s="10"/>
+      <c r="FY35" s="10"/>
+      <c r="FZ35" s="10"/>
+      <c r="GA35" s="10"/>
+      <c r="GB35" s="10"/>
+      <c r="GC35" s="10"/>
+      <c r="GD35" s="10"/>
+      <c r="GE35" s="10"/>
+      <c r="GF35" s="10"/>
+      <c r="GG35" s="10"/>
+      <c r="GH35" s="10"/>
+      <c r="GI35" s="10"/>
+      <c r="GJ35" s="10"/>
+      <c r="GK35" s="10"/>
+      <c r="GL35" s="10"/>
+      <c r="GM35" s="10"/>
+      <c r="GN35" s="10"/>
+      <c r="GO35" s="10"/>
+      <c r="GP35" s="10"/>
+      <c r="GQ35" s="10"/>
+      <c r="GR35" s="10"/>
+      <c r="GS35" s="10"/>
+      <c r="GT35" s="10"/>
+      <c r="GU35" s="10"/>
+      <c r="GV35" s="10"/>
+      <c r="GW35" s="10"/>
+      <c r="GX35" s="10"/>
+      <c r="GY35" s="10"/>
+      <c r="GZ35" s="10"/>
+      <c r="HA35" s="10"/>
+      <c r="HB35" s="10"/>
+      <c r="HC35" s="10"/>
+      <c r="HD35" s="10"/>
+      <c r="HE35" s="10"/>
+      <c r="HF35" s="10"/>
+      <c r="HG35" s="10"/>
+      <c r="HH35" s="10"/>
+      <c r="HI35" s="10"/>
+      <c r="HJ35" s="10"/>
+      <c r="HK35" s="10"/>
+      <c r="HL35" s="10"/>
+      <c r="HM35" s="10"/>
+      <c r="HN35" s="10"/>
+      <c r="HO35" s="10"/>
+      <c r="HP35" s="10"/>
+      <c r="HQ35" s="10"/>
+      <c r="HR35" s="10"/>
+      <c r="HS35" s="10"/>
+      <c r="HT35" s="10"/>
+      <c r="HU35" s="10"/>
+      <c r="HV35" s="10"/>
+      <c r="HW35" s="10"/>
+      <c r="HX35" s="10"/>
+      <c r="HY35" s="10"/>
+      <c r="HZ35" s="10"/>
+      <c r="IA35" s="10"/>
+      <c r="IB35" s="10"/>
+      <c r="IC35" s="10"/>
+      <c r="ID35" s="10"/>
+      <c r="IE35" s="10"/>
+      <c r="IF35" s="10"/>
+      <c r="IG35" s="10"/>
+      <c r="IH35" s="10"/>
+      <c r="II35" s="10"/>
+      <c r="IJ35" s="10"/>
+      <c r="IK35" s="10"/>
+      <c r="IL35" s="10"/>
+      <c r="IM35" s="10"/>
     </row>
-    <row r="36" spans="1:248" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A36" s="73">
         <v>44</v>
       </c>
-      <c r="B36" s="74" t="s">
-        <v>13</v>
+      <c r="B36" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C36" s="74" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>4</v>
+      </c>
+      <c r="D36" s="74" t="s">
+        <v>5</v>
       </c>
       <c r="E36" s="74" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>9</v>
+      </c>
+      <c r="F36" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G36" s="77"/>
+      <c r="H36" s="75" t="s">
+        <v>237</v>
       </c>
       <c r="I36" s="74" t="s">
-        <v>3</v>
-[...6 lines deleted...]
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="J36" s="76">
+        <v>44119</v>
+      </c>
+      <c r="K36" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="L36" s="74" t="s">
+        <v>8</v>
       </c>
       <c r="M36" s="90"/>
       <c r="N36" s="90"/>
       <c r="O36" s="90"/>
       <c r="P36" s="90"/>
       <c r="Q36" s="90"/>
       <c r="R36" s="90"/>
       <c r="S36" s="90"/>
       <c r="T36" s="90"/>
       <c r="U36" s="90"/>
       <c r="V36" s="90"/>
       <c r="W36" s="90"/>
       <c r="X36" s="90"/>
       <c r="Y36" s="90"/>
       <c r="Z36" s="90"/>
       <c r="AA36" s="90"/>
       <c r="AB36" s="90"/>
       <c r="AC36" s="90"/>
       <c r="AD36" s="90"/>
       <c r="AE36" s="90"/>
       <c r="AF36" s="90"/>
       <c r="AG36" s="90"/>
       <c r="AH36" s="90"/>
       <c r="AI36" s="90"/>
       <c r="AJ36" s="90"/>
@@ -13582,87 +13609,86 @@
       <c r="HO36" s="90"/>
       <c r="HP36" s="90"/>
       <c r="HQ36" s="90"/>
       <c r="HR36" s="90"/>
       <c r="HS36" s="90"/>
       <c r="HT36" s="90"/>
       <c r="HU36" s="90"/>
       <c r="HV36" s="90"/>
       <c r="HW36" s="90"/>
       <c r="HX36" s="90"/>
       <c r="HY36" s="90"/>
       <c r="HZ36" s="90"/>
       <c r="IA36" s="90"/>
       <c r="IB36" s="90"/>
       <c r="IC36" s="90"/>
       <c r="ID36" s="90"/>
       <c r="IE36" s="90"/>
       <c r="IF36" s="90"/>
       <c r="IG36" s="90"/>
       <c r="IH36" s="90"/>
       <c r="II36" s="90"/>
       <c r="IJ36" s="90"/>
       <c r="IK36" s="90"/>
       <c r="IL36" s="90"/>
       <c r="IM36" s="90"/>
+      <c r="IN36" s="90"/>
     </row>
-    <row r="37" spans="1:248" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A37" s="73">
         <v>44</v>
       </c>
-      <c r="B37" s="74" t="s">
-        <v>36</v>
+      <c r="B37" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C37" s="74" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>13</v>
+      </c>
+      <c r="D37" s="74" t="s">
+        <v>14</v>
       </c>
       <c r="E37" s="74" t="s">
-        <v>334</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>3</v>
+      </c>
+      <c r="F37" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="G37" s="77"/>
+      <c r="H37" s="86" t="s">
+        <v>239</v>
       </c>
       <c r="I37" s="74" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="J37" s="76">
+        <v>44590</v>
       </c>
       <c r="K37" s="74" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>16</v>
+      </c>
+      <c r="L37" s="74" t="s">
+        <v>17</v>
       </c>
       <c r="M37" s="90"/>
       <c r="N37" s="90"/>
       <c r="O37" s="90"/>
       <c r="P37" s="90"/>
       <c r="Q37" s="90"/>
       <c r="R37" s="90"/>
       <c r="S37" s="90"/>
       <c r="T37" s="90"/>
       <c r="U37" s="90"/>
       <c r="V37" s="90"/>
       <c r="W37" s="90"/>
       <c r="X37" s="90"/>
       <c r="Y37" s="90"/>
       <c r="Z37" s="90"/>
       <c r="AA37" s="90"/>
       <c r="AB37" s="90"/>
       <c r="AC37" s="90"/>
       <c r="AD37" s="90"/>
       <c r="AE37" s="90"/>
       <c r="AF37" s="90"/>
       <c r="AG37" s="90"/>
       <c r="AH37" s="90"/>
       <c r="AI37" s="90"/>
       <c r="AJ37" s="90"/>
@@ -13856,80 +13882,86 @@
       <c r="HP37" s="90"/>
       <c r="HQ37" s="90"/>
       <c r="HR37" s="90"/>
       <c r="HS37" s="90"/>
       <c r="HT37" s="90"/>
       <c r="HU37" s="90"/>
       <c r="HV37" s="90"/>
       <c r="HW37" s="90"/>
       <c r="HX37" s="90"/>
       <c r="HY37" s="90"/>
       <c r="HZ37" s="90"/>
       <c r="IA37" s="90"/>
       <c r="IB37" s="90"/>
       <c r="IC37" s="90"/>
       <c r="ID37" s="90"/>
       <c r="IE37" s="90"/>
       <c r="IF37" s="90"/>
       <c r="IG37" s="90"/>
       <c r="IH37" s="90"/>
       <c r="II37" s="90"/>
       <c r="IJ37" s="90"/>
       <c r="IK37" s="90"/>
       <c r="IL37" s="90"/>
       <c r="IM37" s="90"/>
     </row>
-    <row r="38" spans="1:248" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:248" s="91" customFormat="1" ht="28" x14ac:dyDescent="0.15">
       <c r="A38" s="73">
         <v>44</v>
       </c>
-      <c r="B38" s="74" t="s">
-        <v>51</v>
+      <c r="B38" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C38" s="74" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-        <v>44510</v>
+        <v>34</v>
+      </c>
+      <c r="D38" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>9</v>
       </c>
       <c r="G38" s="74" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="H38" s="74"/>
+        <v>33</v>
+      </c>
+      <c r="H38" s="75" t="s">
+        <v>242</v>
+      </c>
       <c r="I38" s="74" t="s">
-        <v>3</v>
-[...6 lines deleted...]
-        <v>3</v>
+        <v>321</v>
+      </c>
+      <c r="J38" s="76">
+        <v>44000</v>
+      </c>
+      <c r="K38" s="74" t="s">
+        <v>35</v>
+      </c>
+      <c r="L38" s="74" t="s">
+        <v>36</v>
       </c>
       <c r="M38" s="90"/>
       <c r="N38" s="90"/>
       <c r="O38" s="90"/>
       <c r="P38" s="90"/>
       <c r="Q38" s="90"/>
       <c r="R38" s="90"/>
       <c r="S38" s="90"/>
       <c r="T38" s="90"/>
       <c r="U38" s="90"/>
       <c r="V38" s="90"/>
       <c r="W38" s="90"/>
       <c r="X38" s="90"/>
       <c r="Y38" s="90"/>
       <c r="Z38" s="90"/>
       <c r="AA38" s="90"/>
       <c r="AB38" s="90"/>
       <c r="AC38" s="90"/>
       <c r="AD38" s="90"/>
       <c r="AE38" s="90"/>
       <c r="AF38" s="90"/>
       <c r="AG38" s="90"/>
       <c r="AH38" s="90"/>
       <c r="AI38" s="90"/>
       <c r="AJ38" s="90"/>
@@ -14123,87 +14155,81 @@
       <c r="HP38" s="90"/>
       <c r="HQ38" s="90"/>
       <c r="HR38" s="90"/>
       <c r="HS38" s="90"/>
       <c r="HT38" s="90"/>
       <c r="HU38" s="90"/>
       <c r="HV38" s="90"/>
       <c r="HW38" s="90"/>
       <c r="HX38" s="90"/>
       <c r="HY38" s="90"/>
       <c r="HZ38" s="90"/>
       <c r="IA38" s="90"/>
       <c r="IB38" s="90"/>
       <c r="IC38" s="90"/>
       <c r="ID38" s="90"/>
       <c r="IE38" s="90"/>
       <c r="IF38" s="90"/>
       <c r="IG38" s="90"/>
       <c r="IH38" s="90"/>
       <c r="II38" s="90"/>
       <c r="IJ38" s="90"/>
       <c r="IK38" s="90"/>
       <c r="IL38" s="90"/>
       <c r="IM38" s="90"/>
     </row>
-    <row r="39" spans="1:248" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A39" s="73">
         <v>44</v>
       </c>
-      <c r="B39" s="87" t="s">
-[...6 lines deleted...]
-        <v>256</v>
+      <c r="B39" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" s="74" t="s">
+        <v>46</v>
       </c>
       <c r="E39" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="G39" s="77"/>
+      <c r="H39" s="75" t="s">
+        <v>244</v>
+      </c>
+      <c r="I39" s="74"/>
+      <c r="J39" s="76">
+        <v>44510</v>
+      </c>
+      <c r="K39" s="74" t="s">
         <v>335</v>
       </c>
-      <c r="F39" s="92">
-[...19 lines deleted...]
-      </c>
+      <c r="L39" s="74"/>
       <c r="M39" s="90"/>
       <c r="N39" s="90"/>
       <c r="O39" s="90"/>
       <c r="P39" s="90"/>
       <c r="Q39" s="90"/>
       <c r="R39" s="90"/>
       <c r="S39" s="90"/>
       <c r="T39" s="90"/>
       <c r="U39" s="90"/>
       <c r="V39" s="90"/>
       <c r="W39" s="90"/>
       <c r="X39" s="90"/>
       <c r="Y39" s="90"/>
       <c r="Z39" s="90"/>
       <c r="AA39" s="90"/>
       <c r="AB39" s="90"/>
       <c r="AC39" s="90"/>
       <c r="AD39" s="90"/>
       <c r="AE39" s="90"/>
       <c r="AF39" s="90"/>
       <c r="AG39" s="90"/>
       <c r="AH39" s="90"/>
       <c r="AI39" s="90"/>
       <c r="AJ39" s="90"/>
       <c r="AK39" s="90"/>
@@ -14396,86 +14422,86 @@
       <c r="HP39" s="90"/>
       <c r="HQ39" s="90"/>
       <c r="HR39" s="90"/>
       <c r="HS39" s="90"/>
       <c r="HT39" s="90"/>
       <c r="HU39" s="90"/>
       <c r="HV39" s="90"/>
       <c r="HW39" s="90"/>
       <c r="HX39" s="90"/>
       <c r="HY39" s="90"/>
       <c r="HZ39" s="90"/>
       <c r="IA39" s="90"/>
       <c r="IB39" s="90"/>
       <c r="IC39" s="90"/>
       <c r="ID39" s="90"/>
       <c r="IE39" s="90"/>
       <c r="IF39" s="90"/>
       <c r="IG39" s="90"/>
       <c r="IH39" s="90"/>
       <c r="II39" s="90"/>
       <c r="IJ39" s="90"/>
       <c r="IK39" s="90"/>
       <c r="IL39" s="90"/>
       <c r="IM39" s="90"/>
     </row>
-    <row r="40" spans="1:248" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:248" s="91" customFormat="1" ht="28" x14ac:dyDescent="0.15">
       <c r="A40" s="73">
         <v>44</v>
       </c>
-      <c r="B40" s="74" t="s">
-[...18 lines deleted...]
-        <v>84</v>
+      <c r="B40" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="87" t="s">
+        <v>52</v>
+      </c>
+      <c r="D40" s="87" t="s">
+        <v>53</v>
+      </c>
+      <c r="E40" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="G40" s="87" t="s">
+        <v>54</v>
+      </c>
+      <c r="H40" s="86" t="s">
+        <v>245</v>
       </c>
       <c r="I40" s="74" t="s">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>322</v>
+      </c>
+      <c r="J40" s="92">
+        <v>44000</v>
+      </c>
+      <c r="K40" s="87" t="s">
+        <v>35</v>
+      </c>
+      <c r="L40" s="74" t="s">
+        <v>342</v>
       </c>
       <c r="M40" s="90"/>
       <c r="N40" s="90"/>
       <c r="O40" s="90"/>
       <c r="P40" s="90"/>
       <c r="Q40" s="90"/>
       <c r="R40" s="90"/>
       <c r="S40" s="90"/>
       <c r="T40" s="90"/>
       <c r="U40" s="90"/>
       <c r="V40" s="90"/>
       <c r="W40" s="90"/>
       <c r="X40" s="90"/>
       <c r="Y40" s="90"/>
       <c r="Z40" s="90"/>
       <c r="AA40" s="90"/>
       <c r="AB40" s="90"/>
       <c r="AC40" s="90"/>
       <c r="AD40" s="90"/>
       <c r="AE40" s="90"/>
       <c r="AF40" s="90"/>
       <c r="AG40" s="90"/>
       <c r="AH40" s="90"/>
       <c r="AI40" s="90"/>
       <c r="AJ40" s="90"/>
@@ -14669,86 +14695,86 @@
       <c r="HP40" s="90"/>
       <c r="HQ40" s="90"/>
       <c r="HR40" s="90"/>
       <c r="HS40" s="90"/>
       <c r="HT40" s="90"/>
       <c r="HU40" s="90"/>
       <c r="HV40" s="90"/>
       <c r="HW40" s="90"/>
       <c r="HX40" s="90"/>
       <c r="HY40" s="90"/>
       <c r="HZ40" s="90"/>
       <c r="IA40" s="90"/>
       <c r="IB40" s="90"/>
       <c r="IC40" s="90"/>
       <c r="ID40" s="90"/>
       <c r="IE40" s="90"/>
       <c r="IF40" s="90"/>
       <c r="IG40" s="90"/>
       <c r="IH40" s="90"/>
       <c r="II40" s="90"/>
       <c r="IJ40" s="90"/>
       <c r="IK40" s="90"/>
       <c r="IL40" s="90"/>
       <c r="IM40" s="90"/>
     </row>
-    <row r="41" spans="1:248" s="91" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="81">
+    <row r="41" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A41" s="73">
         <v>44</v>
       </c>
-      <c r="B41" s="77" t="s">
-[...11 lines deleted...]
-      <c r="F41" s="77">
+      <c r="B41" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="74" t="s">
+        <v>76</v>
+      </c>
+      <c r="E41" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="77" t="s">
+        <v>332</v>
+      </c>
+      <c r="H41" s="93" t="s">
+        <v>234</v>
+      </c>
+      <c r="I41" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="J41" s="76">
         <v>44600</v>
       </c>
-      <c r="G41" s="77" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K41" s="74" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>32</v>
+      </c>
+      <c r="L41" s="74" t="s">
+        <v>78</v>
       </c>
       <c r="M41" s="90"/>
       <c r="N41" s="90"/>
       <c r="O41" s="90"/>
       <c r="P41" s="90"/>
       <c r="Q41" s="90"/>
       <c r="R41" s="90"/>
       <c r="S41" s="90"/>
       <c r="T41" s="90"/>
       <c r="U41" s="90"/>
       <c r="V41" s="90"/>
       <c r="W41" s="90"/>
       <c r="X41" s="90"/>
       <c r="Y41" s="90"/>
       <c r="Z41" s="90"/>
       <c r="AA41" s="90"/>
       <c r="AB41" s="90"/>
       <c r="AC41" s="90"/>
       <c r="AD41" s="90"/>
       <c r="AE41" s="90"/>
       <c r="AF41" s="90"/>
       <c r="AG41" s="90"/>
       <c r="AH41" s="90"/>
       <c r="AI41" s="90"/>
       <c r="AJ41" s="90"/>
@@ -14942,84 +14968,86 @@
       <c r="HP41" s="90"/>
       <c r="HQ41" s="90"/>
       <c r="HR41" s="90"/>
       <c r="HS41" s="90"/>
       <c r="HT41" s="90"/>
       <c r="HU41" s="90"/>
       <c r="HV41" s="90"/>
       <c r="HW41" s="90"/>
       <c r="HX41" s="90"/>
       <c r="HY41" s="90"/>
       <c r="HZ41" s="90"/>
       <c r="IA41" s="90"/>
       <c r="IB41" s="90"/>
       <c r="IC41" s="90"/>
       <c r="ID41" s="90"/>
       <c r="IE41" s="90"/>
       <c r="IF41" s="90"/>
       <c r="IG41" s="90"/>
       <c r="IH41" s="90"/>
       <c r="II41" s="90"/>
       <c r="IJ41" s="90"/>
       <c r="IK41" s="90"/>
       <c r="IL41" s="90"/>
       <c r="IM41" s="90"/>
     </row>
-    <row r="42" spans="1:248" s="91" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="73">
+    <row r="42" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A42" s="81">
         <v>44</v>
       </c>
-      <c r="B42" s="74" t="s">
-[...12 lines deleted...]
-        <v>44093</v>
+      <c r="B42" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="77" t="s">
+        <v>229</v>
+      </c>
+      <c r="D42" s="77" t="s">
+        <v>230</v>
+      </c>
+      <c r="E42" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="F42" s="77" t="s">
+        <v>3</v>
       </c>
       <c r="G42" s="74" t="s">
-        <v>113</v>
-[...12 lines deleted...]
-        <v>9</v>
+        <v>33</v>
+      </c>
+      <c r="H42" s="82" t="s">
+        <v>397</v>
+      </c>
+      <c r="I42" s="83" t="s">
+        <v>396</v>
+      </c>
+      <c r="J42" s="77">
+        <v>44600</v>
+      </c>
+      <c r="K42" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="L42" s="77" t="s">
+        <v>395</v>
       </c>
       <c r="M42" s="90"/>
       <c r="N42" s="90"/>
       <c r="O42" s="90"/>
       <c r="P42" s="90"/>
       <c r="Q42" s="90"/>
       <c r="R42" s="90"/>
       <c r="S42" s="90"/>
       <c r="T42" s="90"/>
       <c r="U42" s="90"/>
       <c r="V42" s="90"/>
       <c r="W42" s="90"/>
       <c r="X42" s="90"/>
       <c r="Y42" s="90"/>
       <c r="Z42" s="90"/>
       <c r="AA42" s="90"/>
       <c r="AB42" s="90"/>
       <c r="AC42" s="90"/>
       <c r="AD42" s="90"/>
       <c r="AE42" s="90"/>
       <c r="AF42" s="90"/>
       <c r="AG42" s="90"/>
       <c r="AH42" s="90"/>
       <c r="AI42" s="90"/>
       <c r="AJ42" s="90"/>
@@ -15213,83 +15241,85 @@
       <c r="HP42" s="90"/>
       <c r="HQ42" s="90"/>
       <c r="HR42" s="90"/>
       <c r="HS42" s="90"/>
       <c r="HT42" s="90"/>
       <c r="HU42" s="90"/>
       <c r="HV42" s="90"/>
       <c r="HW42" s="90"/>
       <c r="HX42" s="90"/>
       <c r="HY42" s="90"/>
       <c r="HZ42" s="90"/>
       <c r="IA42" s="90"/>
       <c r="IB42" s="90"/>
       <c r="IC42" s="90"/>
       <c r="ID42" s="90"/>
       <c r="IE42" s="90"/>
       <c r="IF42" s="90"/>
       <c r="IG42" s="90"/>
       <c r="IH42" s="90"/>
       <c r="II42" s="90"/>
       <c r="IJ42" s="90"/>
       <c r="IK42" s="90"/>
       <c r="IL42" s="90"/>
       <c r="IM42" s="90"/>
     </row>
-    <row r="43" spans="1:248" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A43" s="73">
         <v>44</v>
       </c>
-      <c r="B43" s="74" t="s">
-        <v>122</v>
+      <c r="B43" s="78" t="s">
+        <v>9</v>
       </c>
       <c r="C43" s="74" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D43" s="75"/>
+        <v>105</v>
+      </c>
+      <c r="D43" s="74" t="s">
+        <v>106</v>
+      </c>
       <c r="E43" s="74" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>44340</v>
+        <v>9</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>9</v>
       </c>
       <c r="G43" s="74" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>33</v>
+      </c>
+      <c r="H43" s="75" t="s">
+        <v>258</v>
       </c>
       <c r="I43" s="74" t="s">
-        <v>9</v>
-[...7 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="J43" s="76">
+        <v>44093</v>
+      </c>
+      <c r="K43" s="74" t="s">
+        <v>107</v>
+      </c>
+      <c r="L43" s="77"/>
       <c r="M43" s="90"/>
       <c r="N43" s="90"/>
       <c r="O43" s="90"/>
       <c r="P43" s="90"/>
       <c r="Q43" s="90"/>
       <c r="R43" s="90"/>
       <c r="S43" s="90"/>
       <c r="T43" s="90"/>
       <c r="U43" s="90"/>
       <c r="V43" s="90"/>
       <c r="W43" s="90"/>
       <c r="X43" s="90"/>
       <c r="Y43" s="90"/>
       <c r="Z43" s="90"/>
       <c r="AA43" s="90"/>
       <c r="AB43" s="90"/>
       <c r="AC43" s="90"/>
       <c r="AD43" s="90"/>
       <c r="AE43" s="90"/>
       <c r="AF43" s="90"/>
       <c r="AG43" s="90"/>
       <c r="AH43" s="90"/>
       <c r="AI43" s="90"/>
       <c r="AJ43" s="90"/>
       <c r="AK43" s="90"/>
@@ -15482,1197 +15512,1432 @@
       <c r="HP43" s="90"/>
       <c r="HQ43" s="90"/>
       <c r="HR43" s="90"/>
       <c r="HS43" s="90"/>
       <c r="HT43" s="90"/>
       <c r="HU43" s="90"/>
       <c r="HV43" s="90"/>
       <c r="HW43" s="90"/>
       <c r="HX43" s="90"/>
       <c r="HY43" s="90"/>
       <c r="HZ43" s="90"/>
       <c r="IA43" s="90"/>
       <c r="IB43" s="90"/>
       <c r="IC43" s="90"/>
       <c r="ID43" s="90"/>
       <c r="IE43" s="90"/>
       <c r="IF43" s="90"/>
       <c r="IG43" s="90"/>
       <c r="IH43" s="90"/>
       <c r="II43" s="90"/>
       <c r="IJ43" s="90"/>
       <c r="IK43" s="90"/>
       <c r="IL43" s="90"/>
       <c r="IM43" s="90"/>
     </row>
-    <row r="44" spans="1:248" s="95" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A44" s="73">
         <v>44</v>
       </c>
-      <c r="B44" s="74" t="s">
-        <v>135</v>
+      <c r="B44" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C44" s="74" t="s">
-        <v>136</v>
-[...11 lines deleted...]
-      <c r="H44" s="74"/>
+        <v>112</v>
+      </c>
+      <c r="D44" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="E44" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="77"/>
+      <c r="H44" s="75"/>
       <c r="I44" s="74" t="s">
-        <v>9</v>
-[...244 lines deleted...]
-      <c r="IM44" s="94"/>
+        <v>114</v>
+      </c>
+      <c r="J44" s="76">
+        <v>44340</v>
+      </c>
+      <c r="K44" s="74" t="s">
+        <v>115</v>
+      </c>
+      <c r="L44" s="74" t="s">
+        <v>116</v>
+      </c>
+      <c r="M44" s="90"/>
+      <c r="N44" s="90"/>
+      <c r="O44" s="90"/>
+      <c r="P44" s="90"/>
+      <c r="Q44" s="90"/>
+      <c r="R44" s="90"/>
+      <c r="S44" s="90"/>
+      <c r="T44" s="90"/>
+      <c r="U44" s="90"/>
+      <c r="V44" s="90"/>
+      <c r="W44" s="90"/>
+      <c r="X44" s="90"/>
+      <c r="Y44" s="90"/>
+      <c r="Z44" s="90"/>
+      <c r="AA44" s="90"/>
+      <c r="AB44" s="90"/>
+      <c r="AC44" s="90"/>
+      <c r="AD44" s="90"/>
+      <c r="AE44" s="90"/>
+      <c r="AF44" s="90"/>
+      <c r="AG44" s="90"/>
+      <c r="AH44" s="90"/>
+      <c r="AI44" s="90"/>
+      <c r="AJ44" s="90"/>
+      <c r="AK44" s="90"/>
+      <c r="AL44" s="90"/>
+      <c r="AM44" s="90"/>
+      <c r="AN44" s="90"/>
+      <c r="AO44" s="90"/>
+      <c r="AP44" s="90"/>
+      <c r="AQ44" s="90"/>
+      <c r="AR44" s="90"/>
+      <c r="AS44" s="90"/>
+      <c r="AT44" s="90"/>
+      <c r="AU44" s="90"/>
+      <c r="AV44" s="90"/>
+      <c r="AW44" s="90"/>
+      <c r="AX44" s="90"/>
+      <c r="AY44" s="90"/>
+      <c r="AZ44" s="90"/>
+      <c r="BA44" s="90"/>
+      <c r="BB44" s="90"/>
+      <c r="BC44" s="90"/>
+      <c r="BD44" s="90"/>
+      <c r="BE44" s="90"/>
+      <c r="BF44" s="90"/>
+      <c r="BG44" s="90"/>
+      <c r="BH44" s="90"/>
+      <c r="BI44" s="90"/>
+      <c r="BJ44" s="90"/>
+      <c r="BK44" s="90"/>
+      <c r="BL44" s="90"/>
+      <c r="BM44" s="90"/>
+      <c r="BN44" s="90"/>
+      <c r="BO44" s="90"/>
+      <c r="BP44" s="90"/>
+      <c r="BQ44" s="90"/>
+      <c r="BR44" s="90"/>
+      <c r="BS44" s="90"/>
+      <c r="BT44" s="90"/>
+      <c r="BU44" s="90"/>
+      <c r="BV44" s="90"/>
+      <c r="BW44" s="90"/>
+      <c r="BX44" s="90"/>
+      <c r="BY44" s="90"/>
+      <c r="BZ44" s="90"/>
+      <c r="CA44" s="90"/>
+      <c r="CB44" s="90"/>
+      <c r="CC44" s="90"/>
+      <c r="CD44" s="90"/>
+      <c r="CE44" s="90"/>
+      <c r="CF44" s="90"/>
+      <c r="CG44" s="90"/>
+      <c r="CH44" s="90"/>
+      <c r="CI44" s="90"/>
+      <c r="CJ44" s="90"/>
+      <c r="CK44" s="90"/>
+      <c r="CL44" s="90"/>
+      <c r="CM44" s="90"/>
+      <c r="CN44" s="90"/>
+      <c r="CO44" s="90"/>
+      <c r="CP44" s="90"/>
+      <c r="CQ44" s="90"/>
+      <c r="CR44" s="90"/>
+      <c r="CS44" s="90"/>
+      <c r="CT44" s="90"/>
+      <c r="CU44" s="90"/>
+      <c r="CV44" s="90"/>
+      <c r="CW44" s="90"/>
+      <c r="CX44" s="90"/>
+      <c r="CY44" s="90"/>
+      <c r="CZ44" s="90"/>
+      <c r="DA44" s="90"/>
+      <c r="DB44" s="90"/>
+      <c r="DC44" s="90"/>
+      <c r="DD44" s="90"/>
+      <c r="DE44" s="90"/>
+      <c r="DF44" s="90"/>
+      <c r="DG44" s="90"/>
+      <c r="DH44" s="90"/>
+      <c r="DI44" s="90"/>
+      <c r="DJ44" s="90"/>
+      <c r="DK44" s="90"/>
+      <c r="DL44" s="90"/>
+      <c r="DM44" s="90"/>
+      <c r="DN44" s="90"/>
+      <c r="DO44" s="90"/>
+      <c r="DP44" s="90"/>
+      <c r="DQ44" s="90"/>
+      <c r="DR44" s="90"/>
+      <c r="DS44" s="90"/>
+      <c r="DT44" s="90"/>
+      <c r="DU44" s="90"/>
+      <c r="DV44" s="90"/>
+      <c r="DW44" s="90"/>
+      <c r="DX44" s="90"/>
+      <c r="DY44" s="90"/>
+      <c r="DZ44" s="90"/>
+      <c r="EA44" s="90"/>
+      <c r="EB44" s="90"/>
+      <c r="EC44" s="90"/>
+      <c r="ED44" s="90"/>
+      <c r="EE44" s="90"/>
+      <c r="EF44" s="90"/>
+      <c r="EG44" s="90"/>
+      <c r="EH44" s="90"/>
+      <c r="EI44" s="90"/>
+      <c r="EJ44" s="90"/>
+      <c r="EK44" s="90"/>
+      <c r="EL44" s="90"/>
+      <c r="EM44" s="90"/>
+      <c r="EN44" s="90"/>
+      <c r="EO44" s="90"/>
+      <c r="EP44" s="90"/>
+      <c r="EQ44" s="90"/>
+      <c r="ER44" s="90"/>
+      <c r="ES44" s="90"/>
+      <c r="ET44" s="90"/>
+      <c r="EU44" s="90"/>
+      <c r="EV44" s="90"/>
+      <c r="EW44" s="90"/>
+      <c r="EX44" s="90"/>
+      <c r="EY44" s="90"/>
+      <c r="EZ44" s="90"/>
+      <c r="FA44" s="90"/>
+      <c r="FB44" s="90"/>
+      <c r="FC44" s="90"/>
+      <c r="FD44" s="90"/>
+      <c r="FE44" s="90"/>
+      <c r="FF44" s="90"/>
+      <c r="FG44" s="90"/>
+      <c r="FH44" s="90"/>
+      <c r="FI44" s="90"/>
+      <c r="FJ44" s="90"/>
+      <c r="FK44" s="90"/>
+      <c r="FL44" s="90"/>
+      <c r="FM44" s="90"/>
+      <c r="FN44" s="90"/>
+      <c r="FO44" s="90"/>
+      <c r="FP44" s="90"/>
+      <c r="FQ44" s="90"/>
+      <c r="FR44" s="90"/>
+      <c r="FS44" s="90"/>
+      <c r="FT44" s="90"/>
+      <c r="FU44" s="90"/>
+      <c r="FV44" s="90"/>
+      <c r="FW44" s="90"/>
+      <c r="FX44" s="90"/>
+      <c r="FY44" s="90"/>
+      <c r="FZ44" s="90"/>
+      <c r="GA44" s="90"/>
+      <c r="GB44" s="90"/>
+      <c r="GC44" s="90"/>
+      <c r="GD44" s="90"/>
+      <c r="GE44" s="90"/>
+      <c r="GF44" s="90"/>
+      <c r="GG44" s="90"/>
+      <c r="GH44" s="90"/>
+      <c r="GI44" s="90"/>
+      <c r="GJ44" s="90"/>
+      <c r="GK44" s="90"/>
+      <c r="GL44" s="90"/>
+      <c r="GM44" s="90"/>
+      <c r="GN44" s="90"/>
+      <c r="GO44" s="90"/>
+      <c r="GP44" s="90"/>
+      <c r="GQ44" s="90"/>
+      <c r="GR44" s="90"/>
+      <c r="GS44" s="90"/>
+      <c r="GT44" s="90"/>
+      <c r="GU44" s="90"/>
+      <c r="GV44" s="90"/>
+      <c r="GW44" s="90"/>
+      <c r="GX44" s="90"/>
+      <c r="GY44" s="90"/>
+      <c r="GZ44" s="90"/>
+      <c r="HA44" s="90"/>
+      <c r="HB44" s="90"/>
+      <c r="HC44" s="90"/>
+      <c r="HD44" s="90"/>
+      <c r="HE44" s="90"/>
+      <c r="HF44" s="90"/>
+      <c r="HG44" s="90"/>
+      <c r="HH44" s="90"/>
+      <c r="HI44" s="90"/>
+      <c r="HJ44" s="90"/>
+      <c r="HK44" s="90"/>
+      <c r="HL44" s="90"/>
+      <c r="HM44" s="90"/>
+      <c r="HN44" s="90"/>
+      <c r="HO44" s="90"/>
+      <c r="HP44" s="90"/>
+      <c r="HQ44" s="90"/>
+      <c r="HR44" s="90"/>
+      <c r="HS44" s="90"/>
+      <c r="HT44" s="90"/>
+      <c r="HU44" s="90"/>
+      <c r="HV44" s="90"/>
+      <c r="HW44" s="90"/>
+      <c r="HX44" s="90"/>
+      <c r="HY44" s="90"/>
+      <c r="HZ44" s="90"/>
+      <c r="IA44" s="90"/>
+      <c r="IB44" s="90"/>
+      <c r="IC44" s="90"/>
+      <c r="ID44" s="90"/>
+      <c r="IE44" s="90"/>
+      <c r="IF44" s="90"/>
+      <c r="IG44" s="90"/>
+      <c r="IH44" s="90"/>
+      <c r="II44" s="90"/>
+      <c r="IJ44" s="90"/>
+      <c r="IK44" s="90"/>
+      <c r="IL44" s="90"/>
+      <c r="IM44" s="90"/>
     </row>
-    <row r="45" spans="1:248" s="91" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:248" s="95" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A45" s="73">
         <v>44</v>
       </c>
-      <c r="B45" s="74" t="s">
-        <v>179</v>
+      <c r="B45" s="78" t="s">
+        <v>9</v>
       </c>
       <c r="C45" s="74" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D45" s="75"/>
+        <v>125</v>
+      </c>
+      <c r="D45" s="74" t="s">
+        <v>126</v>
+      </c>
       <c r="E45" s="74" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="F45" s="76">
+        <v>9</v>
+      </c>
+      <c r="F45" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="G45" s="77" t="s">
+        <v>390</v>
+      </c>
+      <c r="H45" s="75" t="s">
+        <v>389</v>
+      </c>
+      <c r="I45" s="74"/>
+      <c r="J45" s="76">
+        <v>44200</v>
+      </c>
+      <c r="K45" s="74" t="s">
+        <v>35</v>
+      </c>
+      <c r="L45" s="74"/>
+      <c r="M45" s="94"/>
+      <c r="N45" s="94"/>
+      <c r="O45" s="94"/>
+      <c r="P45" s="94"/>
+      <c r="Q45" s="94"/>
+      <c r="R45" s="94"/>
+      <c r="S45" s="94"/>
+      <c r="T45" s="94"/>
+      <c r="U45" s="94"/>
+      <c r="V45" s="94"/>
+      <c r="W45" s="94"/>
+      <c r="X45" s="94"/>
+      <c r="Y45" s="94"/>
+      <c r="Z45" s="94"/>
+      <c r="AA45" s="94"/>
+      <c r="AB45" s="94"/>
+      <c r="AC45" s="94"/>
+      <c r="AD45" s="94"/>
+      <c r="AE45" s="94"/>
+      <c r="AF45" s="94"/>
+      <c r="AG45" s="94"/>
+      <c r="AH45" s="94"/>
+      <c r="AI45" s="94"/>
+      <c r="AJ45" s="94"/>
+      <c r="AK45" s="94"/>
+      <c r="AL45" s="94"/>
+      <c r="AM45" s="94"/>
+      <c r="AN45" s="94"/>
+      <c r="AO45" s="94"/>
+      <c r="AP45" s="94"/>
+      <c r="AQ45" s="94"/>
+      <c r="AR45" s="94"/>
+      <c r="AS45" s="94"/>
+      <c r="AT45" s="94"/>
+      <c r="AU45" s="94"/>
+      <c r="AV45" s="94"/>
+      <c r="AW45" s="94"/>
+      <c r="AX45" s="94"/>
+      <c r="AY45" s="94"/>
+      <c r="AZ45" s="94"/>
+      <c r="BA45" s="94"/>
+      <c r="BB45" s="94"/>
+      <c r="BC45" s="94"/>
+      <c r="BD45" s="94"/>
+      <c r="BE45" s="94"/>
+      <c r="BF45" s="94"/>
+      <c r="BG45" s="94"/>
+      <c r="BH45" s="94"/>
+      <c r="BI45" s="94"/>
+      <c r="BJ45" s="94"/>
+      <c r="BK45" s="94"/>
+      <c r="BL45" s="94"/>
+      <c r="BM45" s="94"/>
+      <c r="BN45" s="94"/>
+      <c r="BO45" s="94"/>
+      <c r="BP45" s="94"/>
+      <c r="BQ45" s="94"/>
+      <c r="BR45" s="94"/>
+      <c r="BS45" s="94"/>
+      <c r="BT45" s="94"/>
+      <c r="BU45" s="94"/>
+      <c r="BV45" s="94"/>
+      <c r="BW45" s="94"/>
+      <c r="BX45" s="94"/>
+      <c r="BY45" s="94"/>
+      <c r="BZ45" s="94"/>
+      <c r="CA45" s="94"/>
+      <c r="CB45" s="94"/>
+      <c r="CC45" s="94"/>
+      <c r="CD45" s="94"/>
+      <c r="CE45" s="94"/>
+      <c r="CF45" s="94"/>
+      <c r="CG45" s="94"/>
+      <c r="CH45" s="94"/>
+      <c r="CI45" s="94"/>
+      <c r="CJ45" s="94"/>
+      <c r="CK45" s="94"/>
+      <c r="CL45" s="94"/>
+      <c r="CM45" s="94"/>
+      <c r="CN45" s="94"/>
+      <c r="CO45" s="94"/>
+      <c r="CP45" s="94"/>
+      <c r="CQ45" s="94"/>
+      <c r="CR45" s="94"/>
+      <c r="CS45" s="94"/>
+      <c r="CT45" s="94"/>
+      <c r="CU45" s="94"/>
+      <c r="CV45" s="94"/>
+      <c r="CW45" s="94"/>
+      <c r="CX45" s="94"/>
+      <c r="CY45" s="94"/>
+      <c r="CZ45" s="94"/>
+      <c r="DA45" s="94"/>
+      <c r="DB45" s="94"/>
+      <c r="DC45" s="94"/>
+      <c r="DD45" s="94"/>
+      <c r="DE45" s="94"/>
+      <c r="DF45" s="94"/>
+      <c r="DG45" s="94"/>
+      <c r="DH45" s="94"/>
+      <c r="DI45" s="94"/>
+      <c r="DJ45" s="94"/>
+      <c r="DK45" s="94"/>
+      <c r="DL45" s="94"/>
+      <c r="DM45" s="94"/>
+      <c r="DN45" s="94"/>
+      <c r="DO45" s="94"/>
+      <c r="DP45" s="94"/>
+      <c r="DQ45" s="94"/>
+      <c r="DR45" s="94"/>
+      <c r="DS45" s="94"/>
+      <c r="DT45" s="94"/>
+      <c r="DU45" s="94"/>
+      <c r="DV45" s="94"/>
+      <c r="DW45" s="94"/>
+      <c r="DX45" s="94"/>
+      <c r="DY45" s="94"/>
+      <c r="DZ45" s="94"/>
+      <c r="EA45" s="94"/>
+      <c r="EB45" s="94"/>
+      <c r="EC45" s="94"/>
+      <c r="ED45" s="94"/>
+      <c r="EE45" s="94"/>
+      <c r="EF45" s="94"/>
+      <c r="EG45" s="94"/>
+      <c r="EH45" s="94"/>
+      <c r="EI45" s="94"/>
+      <c r="EJ45" s="94"/>
+      <c r="EK45" s="94"/>
+      <c r="EL45" s="94"/>
+      <c r="EM45" s="94"/>
+      <c r="EN45" s="94"/>
+      <c r="EO45" s="94"/>
+      <c r="EP45" s="94"/>
+      <c r="EQ45" s="94"/>
+      <c r="ER45" s="94"/>
+      <c r="ES45" s="94"/>
+      <c r="ET45" s="94"/>
+      <c r="EU45" s="94"/>
+      <c r="EV45" s="94"/>
+      <c r="EW45" s="94"/>
+      <c r="EX45" s="94"/>
+      <c r="EY45" s="94"/>
+      <c r="EZ45" s="94"/>
+      <c r="FA45" s="94"/>
+      <c r="FB45" s="94"/>
+      <c r="FC45" s="94"/>
+      <c r="FD45" s="94"/>
+      <c r="FE45" s="94"/>
+      <c r="FF45" s="94"/>
+      <c r="FG45" s="94"/>
+      <c r="FH45" s="94"/>
+      <c r="FI45" s="94"/>
+      <c r="FJ45" s="94"/>
+      <c r="FK45" s="94"/>
+      <c r="FL45" s="94"/>
+      <c r="FM45" s="94"/>
+      <c r="FN45" s="94"/>
+      <c r="FO45" s="94"/>
+      <c r="FP45" s="94"/>
+      <c r="FQ45" s="94"/>
+      <c r="FR45" s="94"/>
+      <c r="FS45" s="94"/>
+      <c r="FT45" s="94"/>
+      <c r="FU45" s="94"/>
+      <c r="FV45" s="94"/>
+      <c r="FW45" s="94"/>
+      <c r="FX45" s="94"/>
+      <c r="FY45" s="94"/>
+      <c r="FZ45" s="94"/>
+      <c r="GA45" s="94"/>
+      <c r="GB45" s="94"/>
+      <c r="GC45" s="94"/>
+      <c r="GD45" s="94"/>
+      <c r="GE45" s="94"/>
+      <c r="GF45" s="94"/>
+      <c r="GG45" s="94"/>
+      <c r="GH45" s="94"/>
+      <c r="GI45" s="94"/>
+      <c r="GJ45" s="94"/>
+      <c r="GK45" s="94"/>
+      <c r="GL45" s="94"/>
+      <c r="GM45" s="94"/>
+      <c r="GN45" s="94"/>
+      <c r="GO45" s="94"/>
+      <c r="GP45" s="94"/>
+      <c r="GQ45" s="94"/>
+      <c r="GR45" s="94"/>
+      <c r="GS45" s="94"/>
+      <c r="GT45" s="94"/>
+      <c r="GU45" s="94"/>
+      <c r="GV45" s="94"/>
+      <c r="GW45" s="94"/>
+      <c r="GX45" s="94"/>
+      <c r="GY45" s="94"/>
+      <c r="GZ45" s="94"/>
+      <c r="HA45" s="94"/>
+      <c r="HB45" s="94"/>
+      <c r="HC45" s="94"/>
+      <c r="HD45" s="94"/>
+      <c r="HE45" s="94"/>
+      <c r="HF45" s="94"/>
+      <c r="HG45" s="94"/>
+      <c r="HH45" s="94"/>
+      <c r="HI45" s="94"/>
+      <c r="HJ45" s="94"/>
+      <c r="HK45" s="94"/>
+      <c r="HL45" s="94"/>
+      <c r="HM45" s="94"/>
+      <c r="HN45" s="94"/>
+      <c r="HO45" s="94"/>
+      <c r="HP45" s="94"/>
+      <c r="HQ45" s="94"/>
+      <c r="HR45" s="94"/>
+      <c r="HS45" s="94"/>
+      <c r="HT45" s="94"/>
+      <c r="HU45" s="94"/>
+      <c r="HV45" s="94"/>
+      <c r="HW45" s="94"/>
+      <c r="HX45" s="94"/>
+      <c r="HY45" s="94"/>
+      <c r="HZ45" s="94"/>
+      <c r="IA45" s="94"/>
+      <c r="IB45" s="94"/>
+      <c r="IC45" s="94"/>
+      <c r="ID45" s="94"/>
+      <c r="IE45" s="94"/>
+      <c r="IF45" s="94"/>
+      <c r="IG45" s="94"/>
+      <c r="IH45" s="94"/>
+      <c r="II45" s="94"/>
+      <c r="IJ45" s="94"/>
+      <c r="IK45" s="94"/>
+      <c r="IL45" s="94"/>
+      <c r="IM45" s="94"/>
+    </row>
+    <row r="46" spans="1:248" s="95" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A46" s="73">
+        <v>44</v>
+      </c>
+      <c r="B46" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="74" t="s">
+        <v>427</v>
+      </c>
+      <c r="D46" s="74" t="s">
+        <v>428</v>
+      </c>
+      <c r="E46" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="77" t="s">
+        <v>148</v>
+      </c>
+      <c r="H46" s="75" t="s">
+        <v>430</v>
+      </c>
+      <c r="I46" s="74" t="s">
+        <v>429</v>
+      </c>
+      <c r="J46" s="76">
+        <v>44606</v>
+      </c>
+      <c r="K46" s="74" t="s">
+        <v>32</v>
+      </c>
+      <c r="L46" s="74" t="s">
+        <v>431</v>
+      </c>
+      <c r="M46" s="94"/>
+      <c r="N46" s="94"/>
+      <c r="O46" s="94"/>
+      <c r="P46" s="94"/>
+      <c r="Q46" s="94"/>
+      <c r="R46" s="94"/>
+      <c r="S46" s="94"/>
+      <c r="T46" s="94"/>
+      <c r="U46" s="94"/>
+      <c r="V46" s="94"/>
+      <c r="W46" s="94"/>
+      <c r="X46" s="94"/>
+      <c r="Y46" s="94"/>
+      <c r="Z46" s="94"/>
+      <c r="AA46" s="94"/>
+      <c r="AB46" s="94"/>
+      <c r="AC46" s="94"/>
+      <c r="AD46" s="94"/>
+      <c r="AE46" s="94"/>
+      <c r="AF46" s="94"/>
+      <c r="AG46" s="94"/>
+      <c r="AH46" s="94"/>
+      <c r="AI46" s="94"/>
+      <c r="AJ46" s="94"/>
+      <c r="AK46" s="94"/>
+      <c r="AL46" s="94"/>
+      <c r="AM46" s="94"/>
+      <c r="AN46" s="94"/>
+      <c r="AO46" s="94"/>
+      <c r="AP46" s="94"/>
+      <c r="AQ46" s="94"/>
+      <c r="AR46" s="94"/>
+      <c r="AS46" s="94"/>
+      <c r="AT46" s="94"/>
+      <c r="AU46" s="94"/>
+      <c r="AV46" s="94"/>
+      <c r="AW46" s="94"/>
+      <c r="AX46" s="94"/>
+      <c r="AY46" s="94"/>
+      <c r="AZ46" s="94"/>
+      <c r="BA46" s="94"/>
+      <c r="BB46" s="94"/>
+      <c r="BC46" s="94"/>
+      <c r="BD46" s="94"/>
+      <c r="BE46" s="94"/>
+      <c r="BF46" s="94"/>
+      <c r="BG46" s="94"/>
+      <c r="BH46" s="94"/>
+      <c r="BI46" s="94"/>
+      <c r="BJ46" s="94"/>
+      <c r="BK46" s="94"/>
+      <c r="BL46" s="94"/>
+      <c r="BM46" s="94"/>
+      <c r="BN46" s="94"/>
+      <c r="BO46" s="94"/>
+      <c r="BP46" s="94"/>
+      <c r="BQ46" s="94"/>
+      <c r="BR46" s="94"/>
+      <c r="BS46" s="94"/>
+      <c r="BT46" s="94"/>
+      <c r="BU46" s="94"/>
+      <c r="BV46" s="94"/>
+      <c r="BW46" s="94"/>
+      <c r="BX46" s="94"/>
+      <c r="BY46" s="94"/>
+      <c r="BZ46" s="94"/>
+      <c r="CA46" s="94"/>
+      <c r="CB46" s="94"/>
+      <c r="CC46" s="94"/>
+      <c r="CD46" s="94"/>
+      <c r="CE46" s="94"/>
+      <c r="CF46" s="94"/>
+      <c r="CG46" s="94"/>
+      <c r="CH46" s="94"/>
+      <c r="CI46" s="94"/>
+      <c r="CJ46" s="94"/>
+      <c r="CK46" s="94"/>
+      <c r="CL46" s="94"/>
+      <c r="CM46" s="94"/>
+      <c r="CN46" s="94"/>
+      <c r="CO46" s="94"/>
+      <c r="CP46" s="94"/>
+      <c r="CQ46" s="94"/>
+      <c r="CR46" s="94"/>
+      <c r="CS46" s="94"/>
+      <c r="CT46" s="94"/>
+      <c r="CU46" s="94"/>
+      <c r="CV46" s="94"/>
+      <c r="CW46" s="94"/>
+      <c r="CX46" s="94"/>
+      <c r="CY46" s="94"/>
+      <c r="CZ46" s="94"/>
+      <c r="DA46" s="94"/>
+      <c r="DB46" s="94"/>
+      <c r="DC46" s="94"/>
+      <c r="DD46" s="94"/>
+      <c r="DE46" s="94"/>
+      <c r="DF46" s="94"/>
+      <c r="DG46" s="94"/>
+      <c r="DH46" s="94"/>
+      <c r="DI46" s="94"/>
+      <c r="DJ46" s="94"/>
+      <c r="DK46" s="94"/>
+      <c r="DL46" s="94"/>
+      <c r="DM46" s="94"/>
+      <c r="DN46" s="94"/>
+      <c r="DO46" s="94"/>
+      <c r="DP46" s="94"/>
+      <c r="DQ46" s="94"/>
+      <c r="DR46" s="94"/>
+      <c r="DS46" s="94"/>
+      <c r="DT46" s="94"/>
+      <c r="DU46" s="94"/>
+      <c r="DV46" s="94"/>
+      <c r="DW46" s="94"/>
+      <c r="DX46" s="94"/>
+      <c r="DY46" s="94"/>
+      <c r="DZ46" s="94"/>
+      <c r="EA46" s="94"/>
+      <c r="EB46" s="94"/>
+      <c r="EC46" s="94"/>
+      <c r="ED46" s="94"/>
+      <c r="EE46" s="94"/>
+      <c r="EF46" s="94"/>
+      <c r="EG46" s="94"/>
+      <c r="EH46" s="94"/>
+      <c r="EI46" s="94"/>
+      <c r="EJ46" s="94"/>
+      <c r="EK46" s="94"/>
+      <c r="EL46" s="94"/>
+      <c r="EM46" s="94"/>
+      <c r="EN46" s="94"/>
+      <c r="EO46" s="94"/>
+      <c r="EP46" s="94"/>
+      <c r="EQ46" s="94"/>
+      <c r="ER46" s="94"/>
+      <c r="ES46" s="94"/>
+      <c r="ET46" s="94"/>
+      <c r="EU46" s="94"/>
+      <c r="EV46" s="94"/>
+      <c r="EW46" s="94"/>
+      <c r="EX46" s="94"/>
+      <c r="EY46" s="94"/>
+      <c r="EZ46" s="94"/>
+      <c r="FA46" s="94"/>
+      <c r="FB46" s="94"/>
+      <c r="FC46" s="94"/>
+      <c r="FD46" s="94"/>
+      <c r="FE46" s="94"/>
+      <c r="FF46" s="94"/>
+      <c r="FG46" s="94"/>
+      <c r="FH46" s="94"/>
+      <c r="FI46" s="94"/>
+      <c r="FJ46" s="94"/>
+      <c r="FK46" s="94"/>
+      <c r="FL46" s="94"/>
+      <c r="FM46" s="94"/>
+      <c r="FN46" s="94"/>
+      <c r="FO46" s="94"/>
+      <c r="FP46" s="94"/>
+      <c r="FQ46" s="94"/>
+      <c r="FR46" s="94"/>
+      <c r="FS46" s="94"/>
+      <c r="FT46" s="94"/>
+      <c r="FU46" s="94"/>
+      <c r="FV46" s="94"/>
+      <c r="FW46" s="94"/>
+      <c r="FX46" s="94"/>
+      <c r="FY46" s="94"/>
+      <c r="FZ46" s="94"/>
+      <c r="GA46" s="94"/>
+      <c r="GB46" s="94"/>
+      <c r="GC46" s="94"/>
+      <c r="GD46" s="94"/>
+      <c r="GE46" s="94"/>
+      <c r="GF46" s="94"/>
+      <c r="GG46" s="94"/>
+      <c r="GH46" s="94"/>
+      <c r="GI46" s="94"/>
+      <c r="GJ46" s="94"/>
+      <c r="GK46" s="94"/>
+      <c r="GL46" s="94"/>
+      <c r="GM46" s="94"/>
+      <c r="GN46" s="94"/>
+      <c r="GO46" s="94"/>
+      <c r="GP46" s="94"/>
+      <c r="GQ46" s="94"/>
+      <c r="GR46" s="94"/>
+      <c r="GS46" s="94"/>
+      <c r="GT46" s="94"/>
+      <c r="GU46" s="94"/>
+      <c r="GV46" s="94"/>
+      <c r="GW46" s="94"/>
+      <c r="GX46" s="94"/>
+      <c r="GY46" s="94"/>
+      <c r="GZ46" s="94"/>
+      <c r="HA46" s="94"/>
+      <c r="HB46" s="94"/>
+      <c r="HC46" s="94"/>
+      <c r="HD46" s="94"/>
+      <c r="HE46" s="94"/>
+      <c r="HF46" s="94"/>
+      <c r="HG46" s="94"/>
+      <c r="HH46" s="94"/>
+      <c r="HI46" s="94"/>
+      <c r="HJ46" s="94"/>
+      <c r="HK46" s="94"/>
+      <c r="HL46" s="94"/>
+      <c r="HM46" s="94"/>
+      <c r="HN46" s="94"/>
+      <c r="HO46" s="94"/>
+      <c r="HP46" s="94"/>
+      <c r="HQ46" s="94"/>
+      <c r="HR46" s="94"/>
+      <c r="HS46" s="94"/>
+      <c r="HT46" s="94"/>
+      <c r="HU46" s="94"/>
+      <c r="HV46" s="94"/>
+      <c r="HW46" s="94"/>
+      <c r="HX46" s="94"/>
+      <c r="HY46" s="94"/>
+      <c r="HZ46" s="94"/>
+      <c r="IA46" s="94"/>
+      <c r="IB46" s="94"/>
+      <c r="IC46" s="94"/>
+      <c r="ID46" s="94"/>
+      <c r="IE46" s="94"/>
+      <c r="IF46" s="94"/>
+      <c r="IG46" s="94"/>
+      <c r="IH46" s="94"/>
+      <c r="II46" s="94"/>
+      <c r="IJ46" s="94"/>
+      <c r="IK46" s="94"/>
+      <c r="IL46" s="94"/>
+      <c r="IM46" s="94"/>
+    </row>
+    <row r="47" spans="1:248" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A47" s="73">
+        <v>44</v>
+      </c>
+      <c r="B47" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="74" t="s">
+        <v>169</v>
+      </c>
+      <c r="D47" s="74" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="G47" s="77"/>
+      <c r="H47" s="75"/>
+      <c r="I47" s="74" t="s">
+        <v>334</v>
+      </c>
+      <c r="J47" s="76">
         <v>44240</v>
       </c>
-      <c r="G45" s="74" t="s">
-[...5 lines deleted...]
-      <c r="I45" s="74" t="s">
+      <c r="K47" s="74" t="s">
+        <v>170</v>
+      </c>
+      <c r="L47" s="96" t="s">
+        <v>333</v>
+      </c>
+      <c r="M47" s="90"/>
+      <c r="N47" s="90"/>
+      <c r="O47" s="90"/>
+      <c r="P47" s="90"/>
+      <c r="Q47" s="90"/>
+      <c r="R47" s="90"/>
+      <c r="S47" s="90"/>
+      <c r="T47" s="90"/>
+      <c r="U47" s="90"/>
+      <c r="V47" s="90"/>
+      <c r="W47" s="90"/>
+      <c r="X47" s="90"/>
+      <c r="Y47" s="90"/>
+      <c r="Z47" s="90"/>
+      <c r="AA47" s="90"/>
+      <c r="AB47" s="90"/>
+      <c r="AC47" s="90"/>
+      <c r="AD47" s="90"/>
+      <c r="AE47" s="90"/>
+      <c r="AF47" s="90"/>
+      <c r="AG47" s="90"/>
+      <c r="AH47" s="90"/>
+      <c r="AI47" s="90"/>
+      <c r="AJ47" s="90"/>
+      <c r="AK47" s="90"/>
+      <c r="AL47" s="90"/>
+      <c r="AM47" s="90"/>
+      <c r="AN47" s="90"/>
+      <c r="AO47" s="90"/>
+      <c r="AP47" s="90"/>
+      <c r="AQ47" s="90"/>
+      <c r="AR47" s="90"/>
+      <c r="AS47" s="90"/>
+      <c r="AT47" s="90"/>
+      <c r="AU47" s="90"/>
+      <c r="AV47" s="90"/>
+      <c r="AW47" s="90"/>
+      <c r="AX47" s="90"/>
+      <c r="AY47" s="90"/>
+      <c r="AZ47" s="90"/>
+      <c r="BA47" s="90"/>
+      <c r="BB47" s="90"/>
+      <c r="BC47" s="90"/>
+      <c r="BD47" s="90"/>
+      <c r="BE47" s="90"/>
+      <c r="BF47" s="90"/>
+      <c r="BG47" s="90"/>
+      <c r="BH47" s="90"/>
+      <c r="BI47" s="90"/>
+      <c r="BJ47" s="90"/>
+      <c r="BK47" s="90"/>
+      <c r="BL47" s="90"/>
+      <c r="BM47" s="90"/>
+      <c r="BN47" s="90"/>
+      <c r="BO47" s="90"/>
+      <c r="BP47" s="90"/>
+      <c r="BQ47" s="90"/>
+      <c r="BR47" s="90"/>
+      <c r="BS47" s="90"/>
+      <c r="BT47" s="90"/>
+      <c r="BU47" s="90"/>
+      <c r="BV47" s="90"/>
+      <c r="BW47" s="90"/>
+      <c r="BX47" s="90"/>
+      <c r="BY47" s="90"/>
+      <c r="BZ47" s="90"/>
+      <c r="CA47" s="90"/>
+      <c r="CB47" s="90"/>
+      <c r="CC47" s="90"/>
+      <c r="CD47" s="90"/>
+      <c r="CE47" s="90"/>
+      <c r="CF47" s="90"/>
+      <c r="CG47" s="90"/>
+      <c r="CH47" s="90"/>
+      <c r="CI47" s="90"/>
+      <c r="CJ47" s="90"/>
+      <c r="CK47" s="90"/>
+      <c r="CL47" s="90"/>
+      <c r="CM47" s="90"/>
+      <c r="CN47" s="90"/>
+      <c r="CO47" s="90"/>
+      <c r="CP47" s="90"/>
+      <c r="CQ47" s="90"/>
+      <c r="CR47" s="90"/>
+      <c r="CS47" s="90"/>
+      <c r="CT47" s="90"/>
+      <c r="CU47" s="90"/>
+      <c r="CV47" s="90"/>
+      <c r="CW47" s="90"/>
+      <c r="CX47" s="90"/>
+      <c r="CY47" s="90"/>
+      <c r="CZ47" s="90"/>
+      <c r="DA47" s="90"/>
+      <c r="DB47" s="90"/>
+      <c r="DC47" s="90"/>
+      <c r="DD47" s="90"/>
+      <c r="DE47" s="90"/>
+      <c r="DF47" s="90"/>
+      <c r="DG47" s="90"/>
+      <c r="DH47" s="90"/>
+      <c r="DI47" s="90"/>
+      <c r="DJ47" s="90"/>
+      <c r="DK47" s="90"/>
+      <c r="DL47" s="90"/>
+      <c r="DM47" s="90"/>
+      <c r="DN47" s="90"/>
+      <c r="DO47" s="90"/>
+      <c r="DP47" s="90"/>
+      <c r="DQ47" s="90"/>
+      <c r="DR47" s="90"/>
+      <c r="DS47" s="90"/>
+      <c r="DT47" s="90"/>
+      <c r="DU47" s="90"/>
+      <c r="DV47" s="90"/>
+      <c r="DW47" s="90"/>
+      <c r="DX47" s="90"/>
+      <c r="DY47" s="90"/>
+      <c r="DZ47" s="90"/>
+      <c r="EA47" s="90"/>
+      <c r="EB47" s="90"/>
+      <c r="EC47" s="90"/>
+      <c r="ED47" s="90"/>
+      <c r="EE47" s="90"/>
+      <c r="EF47" s="90"/>
+      <c r="EG47" s="90"/>
+      <c r="EH47" s="90"/>
+      <c r="EI47" s="90"/>
+      <c r="EJ47" s="90"/>
+      <c r="EK47" s="90"/>
+      <c r="EL47" s="90"/>
+      <c r="EM47" s="90"/>
+      <c r="EN47" s="90"/>
+      <c r="EO47" s="90"/>
+      <c r="EP47" s="90"/>
+      <c r="EQ47" s="90"/>
+      <c r="ER47" s="90"/>
+      <c r="ES47" s="90"/>
+      <c r="ET47" s="90"/>
+      <c r="EU47" s="90"/>
+      <c r="EV47" s="90"/>
+      <c r="EW47" s="90"/>
+      <c r="EX47" s="90"/>
+      <c r="EY47" s="90"/>
+      <c r="EZ47" s="90"/>
+      <c r="FA47" s="90"/>
+      <c r="FB47" s="90"/>
+      <c r="FC47" s="90"/>
+      <c r="FD47" s="90"/>
+      <c r="FE47" s="90"/>
+      <c r="FF47" s="90"/>
+      <c r="FG47" s="90"/>
+      <c r="FH47" s="90"/>
+      <c r="FI47" s="90"/>
+      <c r="FJ47" s="90"/>
+      <c r="FK47" s="90"/>
+      <c r="FL47" s="90"/>
+      <c r="FM47" s="90"/>
+      <c r="FN47" s="90"/>
+      <c r="FO47" s="90"/>
+      <c r="FP47" s="90"/>
+      <c r="FQ47" s="90"/>
+      <c r="FR47" s="90"/>
+      <c r="FS47" s="90"/>
+      <c r="FT47" s="90"/>
+      <c r="FU47" s="90"/>
+      <c r="FV47" s="90"/>
+      <c r="FW47" s="90"/>
+      <c r="FX47" s="90"/>
+      <c r="FY47" s="90"/>
+      <c r="FZ47" s="90"/>
+      <c r="GA47" s="90"/>
+      <c r="GB47" s="90"/>
+      <c r="GC47" s="90"/>
+      <c r="GD47" s="90"/>
+      <c r="GE47" s="90"/>
+      <c r="GF47" s="90"/>
+      <c r="GG47" s="90"/>
+      <c r="GH47" s="90"/>
+      <c r="GI47" s="90"/>
+      <c r="GJ47" s="90"/>
+      <c r="GK47" s="90"/>
+      <c r="GL47" s="90"/>
+      <c r="GM47" s="90"/>
+      <c r="GN47" s="90"/>
+      <c r="GO47" s="90"/>
+      <c r="GP47" s="90"/>
+      <c r="GQ47" s="90"/>
+      <c r="GR47" s="90"/>
+      <c r="GS47" s="90"/>
+      <c r="GT47" s="90"/>
+      <c r="GU47" s="90"/>
+      <c r="GV47" s="90"/>
+      <c r="GW47" s="90"/>
+      <c r="GX47" s="90"/>
+      <c r="GY47" s="90"/>
+      <c r="GZ47" s="90"/>
+      <c r="HA47" s="90"/>
+      <c r="HB47" s="90"/>
+      <c r="HC47" s="90"/>
+      <c r="HD47" s="90"/>
+      <c r="HE47" s="90"/>
+      <c r="HF47" s="90"/>
+      <c r="HG47" s="90"/>
+      <c r="HH47" s="90"/>
+      <c r="HI47" s="90"/>
+      <c r="HJ47" s="90"/>
+      <c r="HK47" s="90"/>
+      <c r="HL47" s="90"/>
+      <c r="HM47" s="90"/>
+      <c r="HN47" s="90"/>
+      <c r="HO47" s="90"/>
+      <c r="HP47" s="90"/>
+      <c r="HQ47" s="90"/>
+      <c r="HR47" s="90"/>
+      <c r="HS47" s="90"/>
+      <c r="HT47" s="90"/>
+      <c r="HU47" s="90"/>
+      <c r="HV47" s="90"/>
+      <c r="HW47" s="90"/>
+      <c r="HX47" s="90"/>
+      <c r="HY47" s="90"/>
+      <c r="HZ47" s="90"/>
+      <c r="IA47" s="90"/>
+      <c r="IB47" s="90"/>
+      <c r="IC47" s="90"/>
+      <c r="ID47" s="90"/>
+      <c r="IE47" s="90"/>
+      <c r="IF47" s="90"/>
+      <c r="IG47" s="90"/>
+      <c r="IH47" s="90"/>
+      <c r="II47" s="90"/>
+      <c r="IJ47" s="90"/>
+      <c r="IK47" s="90"/>
+      <c r="IL47" s="90"/>
+      <c r="IM47" s="90"/>
+      <c r="IN47" s="90"/>
+    </row>
+    <row r="48" spans="1:248" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A48" s="21">
+        <v>49</v>
+      </c>
+      <c r="B48" s="32"/>
+      <c r="C48" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F48" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="J45" s="74" t="s">
+      <c r="G48" s="30" t="s">
+        <v>384</v>
+      </c>
+      <c r="H48" s="48" t="s">
+        <v>363</v>
+      </c>
+      <c r="I48" s="22" t="s">
+        <v>362</v>
+      </c>
+      <c r="J48" s="43">
+        <v>49300</v>
+      </c>
+      <c r="K48" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="L48" s="34"/>
+      <c r="M48" s="15"/>
+      <c r="N48" s="15"/>
+      <c r="O48" s="15"/>
+      <c r="P48" s="15"/>
+      <c r="Q48" s="15"/>
+      <c r="R48" s="15"/>
+      <c r="S48" s="15"/>
+      <c r="T48" s="15"/>
+      <c r="U48" s="15"/>
+      <c r="V48" s="15"/>
+      <c r="W48" s="15"/>
+      <c r="X48" s="15"/>
+      <c r="Y48" s="15"/>
+      <c r="Z48" s="15"/>
+      <c r="AA48" s="15"/>
+      <c r="AB48" s="15"/>
+      <c r="AC48" s="15"/>
+      <c r="AD48" s="15"/>
+      <c r="AE48" s="15"/>
+      <c r="AF48" s="15"/>
+      <c r="AG48" s="15"/>
+      <c r="AH48" s="15"/>
+      <c r="AI48" s="15"/>
+      <c r="AJ48" s="15"/>
+      <c r="AK48" s="15"/>
+      <c r="AL48" s="15"/>
+      <c r="AM48" s="15"/>
+      <c r="AN48" s="15"/>
+      <c r="AO48" s="15"/>
+      <c r="AP48" s="15"/>
+      <c r="AQ48" s="15"/>
+      <c r="AR48" s="15"/>
+      <c r="AS48" s="15"/>
+      <c r="AT48" s="15"/>
+      <c r="AU48" s="15"/>
+      <c r="AV48" s="15"/>
+      <c r="AW48" s="15"/>
+      <c r="AX48" s="15"/>
+      <c r="AY48" s="15"/>
+      <c r="AZ48" s="15"/>
+      <c r="BA48" s="15"/>
+      <c r="BB48" s="15"/>
+      <c r="BC48" s="15"/>
+      <c r="BD48" s="15"/>
+      <c r="BE48" s="15"/>
+      <c r="BF48" s="15"/>
+      <c r="BG48" s="15"/>
+      <c r="BH48" s="15"/>
+      <c r="BI48" s="15"/>
+      <c r="BJ48" s="15"/>
+      <c r="BK48" s="15"/>
+      <c r="BL48" s="15"/>
+      <c r="BM48" s="15"/>
+      <c r="BN48" s="15"/>
+      <c r="BO48" s="15"/>
+      <c r="BP48" s="15"/>
+      <c r="BQ48" s="15"/>
+      <c r="BR48" s="15"/>
+      <c r="BS48" s="15"/>
+      <c r="BT48" s="15"/>
+      <c r="BU48" s="15"/>
+      <c r="BV48" s="15"/>
+      <c r="BW48" s="15"/>
+      <c r="BX48" s="15"/>
+      <c r="BY48" s="15"/>
+      <c r="BZ48" s="15"/>
+      <c r="CA48" s="15"/>
+      <c r="CB48" s="15"/>
+      <c r="CC48" s="15"/>
+      <c r="CD48" s="15"/>
+      <c r="CE48" s="15"/>
+      <c r="CF48" s="15"/>
+      <c r="CG48" s="15"/>
+      <c r="CH48" s="15"/>
+      <c r="CI48" s="15"/>
+      <c r="CJ48" s="15"/>
+      <c r="CK48" s="15"/>
+      <c r="CL48" s="15"/>
+      <c r="CM48" s="15"/>
+      <c r="CN48" s="15"/>
+      <c r="CO48" s="15"/>
+      <c r="CP48" s="15"/>
+      <c r="CQ48" s="15"/>
+      <c r="CR48" s="15"/>
+      <c r="CS48" s="15"/>
+      <c r="CT48" s="15"/>
+      <c r="CU48" s="15"/>
+      <c r="CV48" s="15"/>
+      <c r="CW48" s="15"/>
+      <c r="CX48" s="15"/>
+      <c r="CY48" s="15"/>
+      <c r="CZ48" s="15"/>
+      <c r="DA48" s="15"/>
+      <c r="DB48" s="15"/>
+      <c r="DC48" s="15"/>
+      <c r="DD48" s="15"/>
+      <c r="DE48" s="15"/>
+      <c r="DF48" s="15"/>
+      <c r="DG48" s="15"/>
+      <c r="DH48" s="15"/>
+      <c r="DI48" s="15"/>
+      <c r="DJ48" s="15"/>
+      <c r="DK48" s="15"/>
+      <c r="DL48" s="15"/>
+      <c r="DM48" s="15"/>
+      <c r="DN48" s="15"/>
+      <c r="DO48" s="15"/>
+      <c r="DP48" s="15"/>
+      <c r="DQ48" s="15"/>
+      <c r="DR48" s="15"/>
+      <c r="DS48" s="15"/>
+      <c r="DT48" s="15"/>
+      <c r="DU48" s="15"/>
+      <c r="DV48" s="15"/>
+      <c r="DW48" s="15"/>
+      <c r="DX48" s="15"/>
+      <c r="DY48" s="15"/>
+      <c r="DZ48" s="15"/>
+      <c r="EA48" s="15"/>
+      <c r="EB48" s="15"/>
+      <c r="EC48" s="15"/>
+      <c r="ED48" s="15"/>
+      <c r="EE48" s="15"/>
+      <c r="EF48" s="15"/>
+      <c r="EG48" s="15"/>
+      <c r="EH48" s="15"/>
+      <c r="EI48" s="15"/>
+      <c r="EJ48" s="15"/>
+      <c r="EK48" s="15"/>
+      <c r="EL48" s="15"/>
+      <c r="EM48" s="15"/>
+      <c r="EN48" s="15"/>
+      <c r="EO48" s="15"/>
+      <c r="EP48" s="15"/>
+      <c r="EQ48" s="15"/>
+      <c r="ER48" s="15"/>
+      <c r="ES48" s="15"/>
+      <c r="ET48" s="15"/>
+      <c r="EU48" s="15"/>
+      <c r="EV48" s="15"/>
+      <c r="EW48" s="15"/>
+      <c r="EX48" s="15"/>
+      <c r="EY48" s="15"/>
+      <c r="EZ48" s="15"/>
+      <c r="FA48" s="15"/>
+      <c r="FB48" s="15"/>
+      <c r="FC48" s="15"/>
+      <c r="FD48" s="15"/>
+      <c r="FE48" s="15"/>
+      <c r="FF48" s="15"/>
+      <c r="FG48" s="15"/>
+      <c r="FH48" s="15"/>
+      <c r="FI48" s="15"/>
+      <c r="FJ48" s="15"/>
+      <c r="FK48" s="15"/>
+      <c r="FL48" s="15"/>
+      <c r="FM48" s="15"/>
+      <c r="FN48" s="15"/>
+      <c r="FO48" s="15"/>
+      <c r="FP48" s="15"/>
+      <c r="FQ48" s="15"/>
+      <c r="FR48" s="15"/>
+      <c r="FS48" s="15"/>
+      <c r="FT48" s="15"/>
+      <c r="FU48" s="15"/>
+      <c r="FV48" s="15"/>
+      <c r="FW48" s="15"/>
+      <c r="FX48" s="15"/>
+      <c r="FY48" s="15"/>
+      <c r="FZ48" s="15"/>
+      <c r="GA48" s="15"/>
+      <c r="GB48" s="15"/>
+      <c r="GC48" s="15"/>
+      <c r="GD48" s="15"/>
+      <c r="GE48" s="15"/>
+      <c r="GF48" s="15"/>
+      <c r="GG48" s="15"/>
+      <c r="GH48" s="15"/>
+      <c r="GI48" s="15"/>
+      <c r="GJ48" s="15"/>
+      <c r="GK48" s="15"/>
+      <c r="GL48" s="15"/>
+      <c r="GM48" s="15"/>
+      <c r="GN48" s="15"/>
+      <c r="GO48" s="15"/>
+      <c r="GP48" s="15"/>
+      <c r="GQ48" s="15"/>
+      <c r="GR48" s="15"/>
+      <c r="GS48" s="15"/>
+      <c r="GT48" s="15"/>
+      <c r="GU48" s="15"/>
+      <c r="GV48" s="15"/>
+      <c r="GW48" s="15"/>
+      <c r="GX48" s="15"/>
+      <c r="GY48" s="15"/>
+      <c r="GZ48" s="15"/>
+      <c r="HA48" s="15"/>
+      <c r="HB48" s="15"/>
+      <c r="HC48" s="15"/>
+      <c r="HD48" s="15"/>
+      <c r="HE48" s="15"/>
+      <c r="HF48" s="15"/>
+      <c r="HG48" s="15"/>
+      <c r="HH48" s="15"/>
+      <c r="HI48" s="15"/>
+      <c r="HJ48" s="15"/>
+      <c r="HK48" s="15"/>
+      <c r="HL48" s="15"/>
+      <c r="HM48" s="15"/>
+      <c r="HN48" s="15"/>
+      <c r="HO48" s="15"/>
+      <c r="HP48" s="15"/>
+      <c r="HQ48" s="15"/>
+      <c r="HR48" s="15"/>
+      <c r="HS48" s="15"/>
+      <c r="HT48" s="15"/>
+      <c r="HU48" s="15"/>
+      <c r="HV48" s="15"/>
+      <c r="HW48" s="15"/>
+      <c r="HX48" s="15"/>
+      <c r="HY48" s="15"/>
+      <c r="HZ48" s="15"/>
+      <c r="IA48" s="15"/>
+      <c r="IB48" s="15"/>
+      <c r="IC48" s="15"/>
+      <c r="ID48" s="15"/>
+      <c r="IE48" s="15"/>
+      <c r="IF48" s="15"/>
+      <c r="IG48" s="15"/>
+      <c r="IH48" s="15"/>
+      <c r="II48" s="15"/>
+      <c r="IJ48" s="15"/>
+      <c r="IK48" s="15"/>
+      <c r="IL48" s="15"/>
+      <c r="IM48" s="15"/>
+    </row>
+    <row r="49" spans="1:256" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A49" s="21">
+        <v>49</v>
+      </c>
+      <c r="B49" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="K45" s="77"/>
-      <c r="L45" s="78" t="s">
+      <c r="C49" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E49" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="M45" s="90"/>
-[...262 lines deleted...]
-      <c r="J46" s="30" t="s">
+      <c r="F49" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="K46" s="30" t="s">
-[...253 lines deleted...]
-      <c r="F47" s="24">
+      <c r="G49" s="30"/>
+      <c r="H49" s="33"/>
+      <c r="I49" s="22" t="s">
+        <v>324</v>
+      </c>
+      <c r="J49" s="24">
         <v>49800</v>
       </c>
-      <c r="G47" s="22" t="s">
-[...320 lines deleted...]
-        <v>3</v>
+      <c r="K49" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="L49" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="M49" s="15"/>
       <c r="N49" s="15"/>
       <c r="O49" s="15"/>
       <c r="P49" s="15"/>
       <c r="Q49" s="15"/>
       <c r="R49" s="15"/>
       <c r="S49" s="15"/>
       <c r="T49" s="15"/>
       <c r="U49" s="15"/>
       <c r="V49" s="15"/>
       <c r="W49" s="15"/>
       <c r="X49" s="15"/>
       <c r="Y49" s="15"/>
       <c r="Z49" s="15"/>
       <c r="AA49" s="15"/>
       <c r="AB49" s="15"/>
       <c r="AC49" s="15"/>
       <c r="AD49" s="15"/>
       <c r="AE49" s="15"/>
       <c r="AF49" s="15"/>
       <c r="AG49" s="15"/>
       <c r="AH49" s="15"/>
       <c r="AI49" s="15"/>
       <c r="AJ49" s="15"/>
@@ -16865,4128 +17130,3894 @@
       <c r="HO49" s="15"/>
       <c r="HP49" s="15"/>
       <c r="HQ49" s="15"/>
       <c r="HR49" s="15"/>
       <c r="HS49" s="15"/>
       <c r="HT49" s="15"/>
       <c r="HU49" s="15"/>
       <c r="HV49" s="15"/>
       <c r="HW49" s="15"/>
       <c r="HX49" s="15"/>
       <c r="HY49" s="15"/>
       <c r="HZ49" s="15"/>
       <c r="IA49" s="15"/>
       <c r="IB49" s="15"/>
       <c r="IC49" s="15"/>
       <c r="ID49" s="15"/>
       <c r="IE49" s="15"/>
       <c r="IF49" s="15"/>
       <c r="IG49" s="15"/>
       <c r="IH49" s="15"/>
       <c r="II49" s="15"/>
       <c r="IJ49" s="15"/>
       <c r="IK49" s="15"/>
       <c r="IL49" s="15"/>
       <c r="IM49" s="15"/>
-      <c r="IN49" s="15"/>
     </row>
-    <row r="50" spans="1:256" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="89">
+    <row r="50" spans="1:256" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A50" s="29">
+        <v>49</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>325</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="E50" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="I50" s="70" t="s">
+        <v>327</v>
+      </c>
+      <c r="J50" s="30">
+        <v>49000</v>
+      </c>
+      <c r="K50" s="30" t="s">
+        <v>328</v>
+      </c>
+      <c r="L50" s="49" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="51" spans="1:256" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A51" s="50">
+        <v>49</v>
+      </c>
+      <c r="B51" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="51" t="s">
+        <v>166</v>
+      </c>
+      <c r="D51" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="E51" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="G51" s="54"/>
+      <c r="H51" s="52" t="s">
+        <v>268</v>
+      </c>
+      <c r="I51" s="51" t="s">
+        <v>383</v>
+      </c>
+      <c r="J51" s="53">
+        <v>49000</v>
+      </c>
+      <c r="K51" s="51" t="s">
+        <v>167</v>
+      </c>
+      <c r="L51" s="51" t="s">
+        <v>168</v>
+      </c>
+      <c r="M51" s="15"/>
+      <c r="N51" s="15"/>
+      <c r="O51" s="15"/>
+      <c r="P51" s="15"/>
+      <c r="Q51" s="15"/>
+      <c r="R51" s="15"/>
+      <c r="S51" s="15"/>
+      <c r="T51" s="15"/>
+      <c r="U51" s="15"/>
+      <c r="V51" s="15"/>
+      <c r="W51" s="15"/>
+      <c r="X51" s="15"/>
+      <c r="Y51" s="15"/>
+      <c r="Z51" s="15"/>
+      <c r="AA51" s="15"/>
+      <c r="AB51" s="15"/>
+      <c r="AC51" s="15"/>
+      <c r="AD51" s="15"/>
+      <c r="AE51" s="15"/>
+      <c r="AF51" s="15"/>
+      <c r="AG51" s="15"/>
+      <c r="AH51" s="15"/>
+      <c r="AI51" s="15"/>
+      <c r="AJ51" s="15"/>
+      <c r="AK51" s="15"/>
+      <c r="AL51" s="15"/>
+      <c r="AM51" s="15"/>
+      <c r="AN51" s="15"/>
+      <c r="AO51" s="15"/>
+      <c r="AP51" s="15"/>
+      <c r="AQ51" s="15"/>
+      <c r="AR51" s="15"/>
+      <c r="AS51" s="15"/>
+      <c r="AT51" s="15"/>
+      <c r="AU51" s="15"/>
+      <c r="AV51" s="15"/>
+      <c r="AW51" s="15"/>
+      <c r="AX51" s="15"/>
+      <c r="AY51" s="15"/>
+      <c r="AZ51" s="15"/>
+      <c r="BA51" s="15"/>
+      <c r="BB51" s="15"/>
+      <c r="BC51" s="15"/>
+      <c r="BD51" s="15"/>
+      <c r="BE51" s="15"/>
+      <c r="BF51" s="15"/>
+      <c r="BG51" s="15"/>
+      <c r="BH51" s="15"/>
+      <c r="BI51" s="15"/>
+      <c r="BJ51" s="15"/>
+      <c r="BK51" s="15"/>
+      <c r="BL51" s="15"/>
+      <c r="BM51" s="15"/>
+      <c r="BN51" s="15"/>
+      <c r="BO51" s="15"/>
+      <c r="BP51" s="15"/>
+      <c r="BQ51" s="15"/>
+      <c r="BR51" s="15"/>
+      <c r="BS51" s="15"/>
+      <c r="BT51" s="15"/>
+      <c r="BU51" s="15"/>
+      <c r="BV51" s="15"/>
+      <c r="BW51" s="15"/>
+      <c r="BX51" s="15"/>
+      <c r="BY51" s="15"/>
+      <c r="BZ51" s="15"/>
+      <c r="CA51" s="15"/>
+      <c r="CB51" s="15"/>
+      <c r="CC51" s="15"/>
+      <c r="CD51" s="15"/>
+      <c r="CE51" s="15"/>
+      <c r="CF51" s="15"/>
+      <c r="CG51" s="15"/>
+      <c r="CH51" s="15"/>
+      <c r="CI51" s="15"/>
+      <c r="CJ51" s="15"/>
+      <c r="CK51" s="15"/>
+      <c r="CL51" s="15"/>
+      <c r="CM51" s="15"/>
+      <c r="CN51" s="15"/>
+      <c r="CO51" s="15"/>
+      <c r="CP51" s="15"/>
+      <c r="CQ51" s="15"/>
+      <c r="CR51" s="15"/>
+      <c r="CS51" s="15"/>
+      <c r="CT51" s="15"/>
+      <c r="CU51" s="15"/>
+      <c r="CV51" s="15"/>
+      <c r="CW51" s="15"/>
+      <c r="CX51" s="15"/>
+      <c r="CY51" s="15"/>
+      <c r="CZ51" s="15"/>
+      <c r="DA51" s="15"/>
+      <c r="DB51" s="15"/>
+      <c r="DC51" s="15"/>
+      <c r="DD51" s="15"/>
+      <c r="DE51" s="15"/>
+      <c r="DF51" s="15"/>
+      <c r="DG51" s="15"/>
+      <c r="DH51" s="15"/>
+      <c r="DI51" s="15"/>
+      <c r="DJ51" s="15"/>
+      <c r="DK51" s="15"/>
+      <c r="DL51" s="15"/>
+      <c r="DM51" s="15"/>
+      <c r="DN51" s="15"/>
+      <c r="DO51" s="15"/>
+      <c r="DP51" s="15"/>
+      <c r="DQ51" s="15"/>
+      <c r="DR51" s="15"/>
+      <c r="DS51" s="15"/>
+      <c r="DT51" s="15"/>
+      <c r="DU51" s="15"/>
+      <c r="DV51" s="15"/>
+      <c r="DW51" s="15"/>
+      <c r="DX51" s="15"/>
+      <c r="DY51" s="15"/>
+      <c r="DZ51" s="15"/>
+      <c r="EA51" s="15"/>
+      <c r="EB51" s="15"/>
+      <c r="EC51" s="15"/>
+      <c r="ED51" s="15"/>
+      <c r="EE51" s="15"/>
+      <c r="EF51" s="15"/>
+      <c r="EG51" s="15"/>
+      <c r="EH51" s="15"/>
+      <c r="EI51" s="15"/>
+      <c r="EJ51" s="15"/>
+      <c r="EK51" s="15"/>
+      <c r="EL51" s="15"/>
+      <c r="EM51" s="15"/>
+      <c r="EN51" s="15"/>
+      <c r="EO51" s="15"/>
+      <c r="EP51" s="15"/>
+      <c r="EQ51" s="15"/>
+      <c r="ER51" s="15"/>
+      <c r="ES51" s="15"/>
+      <c r="ET51" s="15"/>
+      <c r="EU51" s="15"/>
+      <c r="EV51" s="15"/>
+      <c r="EW51" s="15"/>
+      <c r="EX51" s="15"/>
+      <c r="EY51" s="15"/>
+      <c r="EZ51" s="15"/>
+      <c r="FA51" s="15"/>
+      <c r="FB51" s="15"/>
+      <c r="FC51" s="15"/>
+      <c r="FD51" s="15"/>
+      <c r="FE51" s="15"/>
+      <c r="FF51" s="15"/>
+      <c r="FG51" s="15"/>
+      <c r="FH51" s="15"/>
+      <c r="FI51" s="15"/>
+      <c r="FJ51" s="15"/>
+      <c r="FK51" s="15"/>
+      <c r="FL51" s="15"/>
+      <c r="FM51" s="15"/>
+      <c r="FN51" s="15"/>
+      <c r="FO51" s="15"/>
+      <c r="FP51" s="15"/>
+      <c r="FQ51" s="15"/>
+      <c r="FR51" s="15"/>
+      <c r="FS51" s="15"/>
+      <c r="FT51" s="15"/>
+      <c r="FU51" s="15"/>
+      <c r="FV51" s="15"/>
+      <c r="FW51" s="15"/>
+      <c r="FX51" s="15"/>
+      <c r="FY51" s="15"/>
+      <c r="FZ51" s="15"/>
+      <c r="GA51" s="15"/>
+      <c r="GB51" s="15"/>
+      <c r="GC51" s="15"/>
+      <c r="GD51" s="15"/>
+      <c r="GE51" s="15"/>
+      <c r="GF51" s="15"/>
+      <c r="GG51" s="15"/>
+      <c r="GH51" s="15"/>
+      <c r="GI51" s="15"/>
+      <c r="GJ51" s="15"/>
+      <c r="GK51" s="15"/>
+      <c r="GL51" s="15"/>
+      <c r="GM51" s="15"/>
+      <c r="GN51" s="15"/>
+      <c r="GO51" s="15"/>
+      <c r="GP51" s="15"/>
+      <c r="GQ51" s="15"/>
+      <c r="GR51" s="15"/>
+      <c r="GS51" s="15"/>
+      <c r="GT51" s="15"/>
+      <c r="GU51" s="15"/>
+      <c r="GV51" s="15"/>
+      <c r="GW51" s="15"/>
+      <c r="GX51" s="15"/>
+      <c r="GY51" s="15"/>
+      <c r="GZ51" s="15"/>
+      <c r="HA51" s="15"/>
+      <c r="HB51" s="15"/>
+      <c r="HC51" s="15"/>
+      <c r="HD51" s="15"/>
+      <c r="HE51" s="15"/>
+      <c r="HF51" s="15"/>
+      <c r="HG51" s="15"/>
+      <c r="HH51" s="15"/>
+      <c r="HI51" s="15"/>
+      <c r="HJ51" s="15"/>
+      <c r="HK51" s="15"/>
+      <c r="HL51" s="15"/>
+      <c r="HM51" s="15"/>
+      <c r="HN51" s="15"/>
+      <c r="HO51" s="15"/>
+      <c r="HP51" s="15"/>
+      <c r="HQ51" s="15"/>
+      <c r="HR51" s="15"/>
+      <c r="HS51" s="15"/>
+      <c r="HT51" s="15"/>
+      <c r="HU51" s="15"/>
+      <c r="HV51" s="15"/>
+      <c r="HW51" s="15"/>
+      <c r="HX51" s="15"/>
+      <c r="HY51" s="15"/>
+      <c r="HZ51" s="15"/>
+      <c r="IA51" s="15"/>
+      <c r="IB51" s="15"/>
+      <c r="IC51" s="15"/>
+      <c r="ID51" s="15"/>
+      <c r="IE51" s="15"/>
+      <c r="IF51" s="15"/>
+      <c r="IG51" s="15"/>
+      <c r="IH51" s="15"/>
+      <c r="II51" s="15"/>
+      <c r="IJ51" s="15"/>
+      <c r="IK51" s="15"/>
+      <c r="IL51" s="15"/>
+      <c r="IM51" s="15"/>
+      <c r="IN51" s="15"/>
+    </row>
+    <row r="52" spans="1:256" s="91" customFormat="1" ht="28" x14ac:dyDescent="0.15">
+      <c r="A52" s="89">
         <v>53</v>
       </c>
-      <c r="B50" s="74" t="s">
+      <c r="B52" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="C50" s="74" t="s">
+      <c r="D52" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="D50" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="74" t="s">
+      <c r="E52" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G52" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52" s="75" t="s">
+        <v>240</v>
+      </c>
+      <c r="I52" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="F50" s="76">
+      <c r="J52" s="76">
         <v>53000</v>
       </c>
-      <c r="G50" s="74" t="s">
+      <c r="K52" s="74" t="s">
         <v>21</v>
       </c>
-      <c r="H50" s="74" t="s">
+      <c r="L52" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="I50" s="74" t="s">
+      <c r="M52" s="90"/>
+      <c r="N52" s="90"/>
+      <c r="O52" s="90"/>
+      <c r="P52" s="90"/>
+      <c r="Q52" s="90"/>
+      <c r="R52" s="90"/>
+      <c r="S52" s="90"/>
+      <c r="T52" s="90"/>
+      <c r="U52" s="90"/>
+      <c r="V52" s="90"/>
+      <c r="W52" s="90"/>
+      <c r="X52" s="90"/>
+      <c r="Y52" s="90"/>
+      <c r="Z52" s="90"/>
+      <c r="AA52" s="90"/>
+      <c r="AB52" s="90"/>
+      <c r="AC52" s="90"/>
+      <c r="AD52" s="90"/>
+      <c r="AE52" s="90"/>
+      <c r="AF52" s="90"/>
+      <c r="AG52" s="90"/>
+      <c r="AH52" s="90"/>
+      <c r="AI52" s="90"/>
+      <c r="AJ52" s="90"/>
+      <c r="AK52" s="90"/>
+      <c r="AL52" s="90"/>
+      <c r="AM52" s="90"/>
+      <c r="AN52" s="90"/>
+      <c r="AO52" s="90"/>
+      <c r="AP52" s="90"/>
+      <c r="AQ52" s="90"/>
+      <c r="AR52" s="90"/>
+      <c r="AS52" s="90"/>
+      <c r="AT52" s="90"/>
+      <c r="AU52" s="90"/>
+      <c r="AV52" s="90"/>
+      <c r="AW52" s="90"/>
+      <c r="AX52" s="90"/>
+      <c r="AY52" s="90"/>
+      <c r="AZ52" s="90"/>
+      <c r="BA52" s="90"/>
+      <c r="BB52" s="90"/>
+      <c r="BC52" s="90"/>
+      <c r="BD52" s="90"/>
+      <c r="BE52" s="90"/>
+      <c r="BF52" s="90"/>
+      <c r="BG52" s="90"/>
+      <c r="BH52" s="90"/>
+      <c r="BI52" s="90"/>
+      <c r="BJ52" s="90"/>
+      <c r="BK52" s="90"/>
+      <c r="BL52" s="90"/>
+      <c r="BM52" s="90"/>
+      <c r="BN52" s="90"/>
+      <c r="BO52" s="90"/>
+      <c r="BP52" s="90"/>
+      <c r="BQ52" s="90"/>
+      <c r="BR52" s="90"/>
+      <c r="BS52" s="90"/>
+      <c r="BT52" s="90"/>
+      <c r="BU52" s="90"/>
+      <c r="BV52" s="90"/>
+      <c r="BW52" s="90"/>
+      <c r="BX52" s="90"/>
+      <c r="BY52" s="90"/>
+      <c r="BZ52" s="90"/>
+      <c r="CA52" s="90"/>
+      <c r="CB52" s="90"/>
+      <c r="CC52" s="90"/>
+      <c r="CD52" s="90"/>
+      <c r="CE52" s="90"/>
+      <c r="CF52" s="90"/>
+      <c r="CG52" s="90"/>
+      <c r="CH52" s="90"/>
+      <c r="CI52" s="90"/>
+      <c r="CJ52" s="90"/>
+      <c r="CK52" s="90"/>
+      <c r="CL52" s="90"/>
+      <c r="CM52" s="90"/>
+      <c r="CN52" s="90"/>
+      <c r="CO52" s="90"/>
+      <c r="CP52" s="90"/>
+      <c r="CQ52" s="90"/>
+      <c r="CR52" s="90"/>
+      <c r="CS52" s="90"/>
+      <c r="CT52" s="90"/>
+      <c r="CU52" s="90"/>
+      <c r="CV52" s="90"/>
+      <c r="CW52" s="90"/>
+      <c r="CX52" s="90"/>
+      <c r="CY52" s="90"/>
+      <c r="CZ52" s="90"/>
+      <c r="DA52" s="90"/>
+      <c r="DB52" s="90"/>
+      <c r="DC52" s="90"/>
+      <c r="DD52" s="90"/>
+      <c r="DE52" s="90"/>
+      <c r="DF52" s="90"/>
+      <c r="DG52" s="90"/>
+      <c r="DH52" s="90"/>
+      <c r="DI52" s="90"/>
+      <c r="DJ52" s="90"/>
+      <c r="DK52" s="90"/>
+      <c r="DL52" s="90"/>
+      <c r="DM52" s="90"/>
+      <c r="DN52" s="90"/>
+      <c r="DO52" s="90"/>
+      <c r="DP52" s="90"/>
+      <c r="DQ52" s="90"/>
+      <c r="DR52" s="90"/>
+      <c r="DS52" s="90"/>
+      <c r="DT52" s="90"/>
+      <c r="DU52" s="90"/>
+      <c r="DV52" s="90"/>
+      <c r="DW52" s="90"/>
+      <c r="DX52" s="90"/>
+      <c r="DY52" s="90"/>
+      <c r="DZ52" s="90"/>
+      <c r="EA52" s="90"/>
+      <c r="EB52" s="90"/>
+      <c r="EC52" s="90"/>
+      <c r="ED52" s="90"/>
+      <c r="EE52" s="90"/>
+      <c r="EF52" s="90"/>
+      <c r="EG52" s="90"/>
+      <c r="EH52" s="90"/>
+      <c r="EI52" s="90"/>
+      <c r="EJ52" s="90"/>
+      <c r="EK52" s="90"/>
+      <c r="EL52" s="90"/>
+      <c r="EM52" s="90"/>
+      <c r="EN52" s="90"/>
+      <c r="EO52" s="90"/>
+      <c r="EP52" s="90"/>
+      <c r="EQ52" s="90"/>
+      <c r="ER52" s="90"/>
+      <c r="ES52" s="90"/>
+      <c r="ET52" s="90"/>
+      <c r="EU52" s="90"/>
+      <c r="EV52" s="90"/>
+      <c r="EW52" s="90"/>
+      <c r="EX52" s="90"/>
+      <c r="EY52" s="90"/>
+      <c r="EZ52" s="90"/>
+      <c r="FA52" s="90"/>
+      <c r="FB52" s="90"/>
+      <c r="FC52" s="90"/>
+      <c r="FD52" s="90"/>
+      <c r="FE52" s="90"/>
+      <c r="FF52" s="90"/>
+      <c r="FG52" s="90"/>
+      <c r="FH52" s="90"/>
+      <c r="FI52" s="90"/>
+      <c r="FJ52" s="90"/>
+      <c r="FK52" s="90"/>
+      <c r="FL52" s="90"/>
+      <c r="FM52" s="90"/>
+      <c r="FN52" s="90"/>
+      <c r="FO52" s="90"/>
+      <c r="FP52" s="90"/>
+      <c r="FQ52" s="90"/>
+      <c r="FR52" s="90"/>
+      <c r="FS52" s="90"/>
+      <c r="FT52" s="90"/>
+      <c r="FU52" s="90"/>
+      <c r="FV52" s="90"/>
+      <c r="FW52" s="90"/>
+      <c r="FX52" s="90"/>
+      <c r="FY52" s="90"/>
+      <c r="FZ52" s="90"/>
+      <c r="GA52" s="90"/>
+      <c r="GB52" s="90"/>
+      <c r="GC52" s="90"/>
+      <c r="GD52" s="90"/>
+      <c r="GE52" s="90"/>
+      <c r="GF52" s="90"/>
+      <c r="GG52" s="90"/>
+      <c r="GH52" s="90"/>
+      <c r="GI52" s="90"/>
+      <c r="GJ52" s="90"/>
+      <c r="GK52" s="90"/>
+      <c r="GL52" s="90"/>
+      <c r="GM52" s="90"/>
+      <c r="GN52" s="90"/>
+      <c r="GO52" s="90"/>
+      <c r="GP52" s="90"/>
+      <c r="GQ52" s="90"/>
+      <c r="GR52" s="90"/>
+      <c r="GS52" s="90"/>
+      <c r="GT52" s="90"/>
+      <c r="GU52" s="90"/>
+      <c r="GV52" s="90"/>
+      <c r="GW52" s="90"/>
+      <c r="GX52" s="90"/>
+      <c r="GY52" s="90"/>
+      <c r="GZ52" s="90"/>
+      <c r="HA52" s="90"/>
+      <c r="HB52" s="90"/>
+      <c r="HC52" s="90"/>
+      <c r="HD52" s="90"/>
+      <c r="HE52" s="90"/>
+      <c r="HF52" s="90"/>
+      <c r="HG52" s="90"/>
+      <c r="HH52" s="90"/>
+      <c r="HI52" s="90"/>
+      <c r="HJ52" s="90"/>
+      <c r="HK52" s="90"/>
+      <c r="HL52" s="90"/>
+      <c r="HM52" s="90"/>
+      <c r="HN52" s="90"/>
+      <c r="HO52" s="90"/>
+      <c r="HP52" s="90"/>
+      <c r="HQ52" s="90"/>
+      <c r="HR52" s="90"/>
+      <c r="HS52" s="90"/>
+      <c r="HT52" s="90"/>
+      <c r="HU52" s="90"/>
+      <c r="HV52" s="90"/>
+      <c r="HW52" s="90"/>
+      <c r="HX52" s="90"/>
+      <c r="HY52" s="90"/>
+      <c r="HZ52" s="90"/>
+      <c r="IA52" s="90"/>
+      <c r="IB52" s="90"/>
+      <c r="IC52" s="90"/>
+      <c r="ID52" s="90"/>
+      <c r="IE52" s="90"/>
+      <c r="IF52" s="90"/>
+      <c r="IG52" s="90"/>
+      <c r="IH52" s="90"/>
+      <c r="II52" s="90"/>
+      <c r="IJ52" s="90"/>
+      <c r="IK52" s="90"/>
+      <c r="IL52" s="90"/>
+      <c r="IM52" s="90"/>
+    </row>
+    <row r="53" spans="1:256" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A53" s="89">
+        <v>53</v>
+      </c>
+      <c r="B53" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="74" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="74" t="s">
+        <v>38</v>
+      </c>
+      <c r="E53" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="J50" s="74" t="s">
+      <c r="F53" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="K50" s="74" t="s">
-[...239 lines deleted...]
-      <c r="IM50" s="90"/>
+      <c r="G53" s="83"/>
+      <c r="H53" s="75" t="s">
+        <v>243</v>
+      </c>
+      <c r="I53" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="J53" s="76">
+        <v>53950</v>
+      </c>
+      <c r="K53" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="L53" s="74" t="s">
+        <v>354</v>
+      </c>
+      <c r="M53" s="90"/>
+      <c r="N53" s="90"/>
+      <c r="O53" s="90"/>
+      <c r="P53" s="90"/>
+      <c r="Q53" s="90"/>
+      <c r="R53" s="90"/>
+      <c r="S53" s="90"/>
+      <c r="T53" s="90"/>
+      <c r="U53" s="90"/>
+      <c r="V53" s="90"/>
+      <c r="W53" s="90"/>
+      <c r="X53" s="90"/>
+      <c r="Y53" s="90"/>
+      <c r="Z53" s="90"/>
+      <c r="AA53" s="90"/>
+      <c r="AB53" s="90"/>
+      <c r="AC53" s="90"/>
+      <c r="AD53" s="90"/>
+      <c r="AE53" s="90"/>
+      <c r="AF53" s="90"/>
+      <c r="AG53" s="90"/>
+      <c r="AH53" s="90"/>
+      <c r="AI53" s="90"/>
+      <c r="AJ53" s="90"/>
+      <c r="AK53" s="90"/>
+      <c r="AL53" s="90"/>
+      <c r="AM53" s="90"/>
+      <c r="AN53" s="90"/>
+      <c r="AO53" s="90"/>
+      <c r="AP53" s="90"/>
+      <c r="AQ53" s="90"/>
+      <c r="AR53" s="90"/>
+      <c r="AS53" s="90"/>
+      <c r="AT53" s="90"/>
+      <c r="AU53" s="90"/>
+      <c r="AV53" s="90"/>
+      <c r="AW53" s="90"/>
+      <c r="AX53" s="90"/>
+      <c r="AY53" s="90"/>
+      <c r="AZ53" s="90"/>
+      <c r="BA53" s="90"/>
+      <c r="BB53" s="90"/>
+      <c r="BC53" s="90"/>
+      <c r="BD53" s="90"/>
+      <c r="BE53" s="90"/>
+      <c r="BF53" s="90"/>
+      <c r="BG53" s="90"/>
+      <c r="BH53" s="90"/>
+      <c r="BI53" s="90"/>
+      <c r="BJ53" s="90"/>
+      <c r="BK53" s="90"/>
+      <c r="BL53" s="90"/>
+      <c r="BM53" s="90"/>
+      <c r="BN53" s="90"/>
+      <c r="BO53" s="90"/>
+      <c r="BP53" s="90"/>
+      <c r="BQ53" s="90"/>
+      <c r="BR53" s="90"/>
+      <c r="BS53" s="90"/>
+      <c r="BT53" s="90"/>
+      <c r="BU53" s="90"/>
+      <c r="BV53" s="90"/>
+      <c r="BW53" s="90"/>
+      <c r="BX53" s="90"/>
+      <c r="BY53" s="90"/>
+      <c r="BZ53" s="90"/>
+      <c r="CA53" s="90"/>
+      <c r="CB53" s="90"/>
+      <c r="CC53" s="90"/>
+      <c r="CD53" s="90"/>
+      <c r="CE53" s="90"/>
+      <c r="CF53" s="90"/>
+      <c r="CG53" s="90"/>
+      <c r="CH53" s="90"/>
+      <c r="CI53" s="90"/>
+      <c r="CJ53" s="90"/>
+      <c r="CK53" s="90"/>
+      <c r="CL53" s="90"/>
+      <c r="CM53" s="90"/>
+      <c r="CN53" s="90"/>
+      <c r="CO53" s="90"/>
+      <c r="CP53" s="90"/>
+      <c r="CQ53" s="90"/>
+      <c r="CR53" s="90"/>
+      <c r="CS53" s="90"/>
+      <c r="CT53" s="90"/>
+      <c r="CU53" s="90"/>
+      <c r="CV53" s="90"/>
+      <c r="CW53" s="90"/>
+      <c r="CX53" s="90"/>
+      <c r="CY53" s="90"/>
+      <c r="CZ53" s="90"/>
+      <c r="DA53" s="90"/>
+      <c r="DB53" s="90"/>
+      <c r="DC53" s="90"/>
+      <c r="DD53" s="90"/>
+      <c r="DE53" s="90"/>
+      <c r="DF53" s="90"/>
+      <c r="DG53" s="90"/>
+      <c r="DH53" s="90"/>
+      <c r="DI53" s="90"/>
+      <c r="DJ53" s="90"/>
+      <c r="DK53" s="90"/>
+      <c r="DL53" s="90"/>
+      <c r="DM53" s="90"/>
+      <c r="DN53" s="90"/>
+      <c r="DO53" s="90"/>
+      <c r="DP53" s="90"/>
+      <c r="DQ53" s="90"/>
+      <c r="DR53" s="90"/>
+      <c r="DS53" s="90"/>
+      <c r="DT53" s="90"/>
+      <c r="DU53" s="90"/>
+      <c r="DV53" s="90"/>
+      <c r="DW53" s="90"/>
+      <c r="DX53" s="90"/>
+      <c r="DY53" s="90"/>
+      <c r="DZ53" s="90"/>
+      <c r="EA53" s="90"/>
+      <c r="EB53" s="90"/>
+      <c r="EC53" s="90"/>
+      <c r="ED53" s="90"/>
+      <c r="EE53" s="90"/>
+      <c r="EF53" s="90"/>
+      <c r="EG53" s="90"/>
+      <c r="EH53" s="90"/>
+      <c r="EI53" s="90"/>
+      <c r="EJ53" s="90"/>
+      <c r="EK53" s="90"/>
+      <c r="EL53" s="90"/>
+      <c r="EM53" s="90"/>
+      <c r="EN53" s="90"/>
+      <c r="EO53" s="90"/>
+      <c r="EP53" s="90"/>
+      <c r="EQ53" s="90"/>
+      <c r="ER53" s="90"/>
+      <c r="ES53" s="90"/>
+      <c r="ET53" s="90"/>
+      <c r="EU53" s="90"/>
+      <c r="EV53" s="90"/>
+      <c r="EW53" s="90"/>
+      <c r="EX53" s="90"/>
+      <c r="EY53" s="90"/>
+      <c r="EZ53" s="90"/>
+      <c r="FA53" s="90"/>
+      <c r="FB53" s="90"/>
+      <c r="FC53" s="90"/>
+      <c r="FD53" s="90"/>
+      <c r="FE53" s="90"/>
+      <c r="FF53" s="90"/>
+      <c r="FG53" s="90"/>
+      <c r="FH53" s="90"/>
+      <c r="FI53" s="90"/>
+      <c r="FJ53" s="90"/>
+      <c r="FK53" s="90"/>
+      <c r="FL53" s="90"/>
+      <c r="FM53" s="90"/>
+      <c r="FN53" s="90"/>
+      <c r="FO53" s="90"/>
+      <c r="FP53" s="90"/>
+      <c r="FQ53" s="90"/>
+      <c r="FR53" s="90"/>
+      <c r="FS53" s="90"/>
+      <c r="FT53" s="90"/>
+      <c r="FU53" s="90"/>
+      <c r="FV53" s="90"/>
+      <c r="FW53" s="90"/>
+      <c r="FX53" s="90"/>
+      <c r="FY53" s="90"/>
+      <c r="FZ53" s="90"/>
+      <c r="GA53" s="90"/>
+      <c r="GB53" s="90"/>
+      <c r="GC53" s="90"/>
+      <c r="GD53" s="90"/>
+      <c r="GE53" s="90"/>
+      <c r="GF53" s="90"/>
+      <c r="GG53" s="90"/>
+      <c r="GH53" s="90"/>
+      <c r="GI53" s="90"/>
+      <c r="GJ53" s="90"/>
+      <c r="GK53" s="90"/>
+      <c r="GL53" s="90"/>
+      <c r="GM53" s="90"/>
+      <c r="GN53" s="90"/>
+      <c r="GO53" s="90"/>
+      <c r="GP53" s="90"/>
+      <c r="GQ53" s="90"/>
+      <c r="GR53" s="90"/>
+      <c r="GS53" s="90"/>
+      <c r="GT53" s="90"/>
+      <c r="GU53" s="90"/>
+      <c r="GV53" s="90"/>
+      <c r="GW53" s="90"/>
+      <c r="GX53" s="90"/>
+      <c r="GY53" s="90"/>
+      <c r="GZ53" s="90"/>
+      <c r="HA53" s="90"/>
+      <c r="HB53" s="90"/>
+      <c r="HC53" s="90"/>
+      <c r="HD53" s="90"/>
+      <c r="HE53" s="90"/>
+      <c r="HF53" s="90"/>
+      <c r="HG53" s="90"/>
+      <c r="HH53" s="90"/>
+      <c r="HI53" s="90"/>
+      <c r="HJ53" s="90"/>
+      <c r="HK53" s="90"/>
+      <c r="HL53" s="90"/>
+      <c r="HM53" s="90"/>
+      <c r="HN53" s="90"/>
+      <c r="HO53" s="90"/>
+      <c r="HP53" s="90"/>
+      <c r="HQ53" s="90"/>
+      <c r="HR53" s="90"/>
+      <c r="HS53" s="90"/>
+      <c r="HT53" s="90"/>
+      <c r="HU53" s="90"/>
+      <c r="HV53" s="90"/>
+      <c r="HW53" s="90"/>
+      <c r="HX53" s="90"/>
+      <c r="HY53" s="90"/>
+      <c r="HZ53" s="90"/>
+      <c r="IA53" s="90"/>
+      <c r="IB53" s="90"/>
+      <c r="IC53" s="90"/>
+      <c r="ID53" s="90"/>
+      <c r="IE53" s="90"/>
+      <c r="IF53" s="90"/>
+      <c r="IG53" s="90"/>
+      <c r="IH53" s="90"/>
+      <c r="II53" s="90"/>
+      <c r="IJ53" s="90"/>
+      <c r="IK53" s="90"/>
+      <c r="IL53" s="90"/>
+      <c r="IM53" s="90"/>
     </row>
-    <row r="51" spans="1:256" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
-[...798 lines deleted...]
-    <row r="54" spans="1:256" s="12" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:256" s="11" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="A54" s="21">
         <v>56</v>
       </c>
-      <c r="B54" s="22" t="s">
-        <v>289</v>
+      <c r="B54" s="27" t="s">
+        <v>9</v>
       </c>
       <c r="C54" s="22" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>10</v>
+      </c>
+      <c r="D54" s="22" t="s">
+        <v>11</v>
       </c>
       <c r="E54" s="22" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="F54" s="24">
+        <v>9</v>
+      </c>
+      <c r="F54" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="G54" s="30"/>
+      <c r="H54" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="I54" s="71"/>
+      <c r="J54" s="24">
+        <v>56000</v>
+      </c>
+      <c r="K54" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="L54" s="47"/>
+      <c r="M54" s="10"/>
+      <c r="N54" s="10"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
+      <c r="Q54" s="10"/>
+      <c r="R54" s="10"/>
+      <c r="S54" s="10"/>
+      <c r="T54" s="10"/>
+      <c r="U54" s="10"/>
+      <c r="V54" s="10"/>
+      <c r="W54" s="10"/>
+      <c r="X54" s="10"/>
+      <c r="Y54" s="10"/>
+      <c r="Z54" s="10"/>
+      <c r="AA54" s="10"/>
+      <c r="AB54" s="10"/>
+      <c r="AC54" s="10"/>
+      <c r="AD54" s="10"/>
+      <c r="AE54" s="10"/>
+      <c r="AF54" s="10"/>
+      <c r="AG54" s="10"/>
+      <c r="AH54" s="10"/>
+      <c r="AI54" s="10"/>
+      <c r="AJ54" s="10"/>
+      <c r="AK54" s="10"/>
+      <c r="AL54" s="10"/>
+      <c r="AM54" s="10"/>
+      <c r="AN54" s="10"/>
+      <c r="AO54" s="10"/>
+      <c r="AP54" s="10"/>
+      <c r="AQ54" s="10"/>
+      <c r="AR54" s="10"/>
+      <c r="AS54" s="10"/>
+      <c r="AT54" s="10"/>
+      <c r="AU54" s="10"/>
+      <c r="AV54" s="10"/>
+      <c r="AW54" s="10"/>
+      <c r="AX54" s="10"/>
+      <c r="AY54" s="10"/>
+      <c r="AZ54" s="10"/>
+      <c r="BA54" s="10"/>
+      <c r="BB54" s="10"/>
+      <c r="BC54" s="10"/>
+      <c r="BD54" s="10"/>
+      <c r="BE54" s="10"/>
+      <c r="BF54" s="10"/>
+      <c r="BG54" s="10"/>
+      <c r="BH54" s="10"/>
+      <c r="BI54" s="10"/>
+      <c r="BJ54" s="10"/>
+      <c r="BK54" s="10"/>
+      <c r="BL54" s="10"/>
+      <c r="BM54" s="10"/>
+      <c r="BN54" s="10"/>
+      <c r="BO54" s="10"/>
+      <c r="BP54" s="10"/>
+      <c r="BQ54" s="10"/>
+      <c r="BR54" s="10"/>
+      <c r="BS54" s="10"/>
+      <c r="BT54" s="10"/>
+      <c r="BU54" s="10"/>
+      <c r="BV54" s="10"/>
+      <c r="BW54" s="10"/>
+      <c r="BX54" s="10"/>
+      <c r="BY54" s="10"/>
+      <c r="BZ54" s="10"/>
+      <c r="CA54" s="10"/>
+      <c r="CB54" s="10"/>
+      <c r="CC54" s="10"/>
+      <c r="CD54" s="10"/>
+      <c r="CE54" s="10"/>
+      <c r="CF54" s="10"/>
+      <c r="CG54" s="10"/>
+      <c r="CH54" s="10"/>
+      <c r="CI54" s="10"/>
+      <c r="CJ54" s="10"/>
+      <c r="CK54" s="10"/>
+      <c r="CL54" s="10"/>
+      <c r="CM54" s="10"/>
+      <c r="CN54" s="10"/>
+      <c r="CO54" s="10"/>
+      <c r="CP54" s="10"/>
+      <c r="CQ54" s="10"/>
+      <c r="CR54" s="10"/>
+      <c r="CS54" s="10"/>
+      <c r="CT54" s="10"/>
+      <c r="CU54" s="10"/>
+      <c r="CV54" s="10"/>
+      <c r="CW54" s="10"/>
+      <c r="CX54" s="10"/>
+      <c r="CY54" s="10"/>
+      <c r="CZ54" s="10"/>
+      <c r="DA54" s="10"/>
+      <c r="DB54" s="10"/>
+      <c r="DC54" s="10"/>
+      <c r="DD54" s="10"/>
+      <c r="DE54" s="10"/>
+      <c r="DF54" s="10"/>
+      <c r="DG54" s="10"/>
+      <c r="DH54" s="10"/>
+      <c r="DI54" s="10"/>
+      <c r="DJ54" s="10"/>
+      <c r="DK54" s="10"/>
+      <c r="DL54" s="10"/>
+      <c r="DM54" s="10"/>
+      <c r="DN54" s="10"/>
+      <c r="DO54" s="10"/>
+      <c r="DP54" s="10"/>
+      <c r="DQ54" s="10"/>
+      <c r="DR54" s="10"/>
+      <c r="DS54" s="10"/>
+      <c r="DT54" s="10"/>
+      <c r="DU54" s="10"/>
+      <c r="DV54" s="10"/>
+      <c r="DW54" s="10"/>
+      <c r="DX54" s="10"/>
+      <c r="DY54" s="10"/>
+      <c r="DZ54" s="10"/>
+      <c r="EA54" s="10"/>
+      <c r="EB54" s="10"/>
+      <c r="EC54" s="10"/>
+      <c r="ED54" s="10"/>
+      <c r="EE54" s="10"/>
+      <c r="EF54" s="10"/>
+      <c r="EG54" s="10"/>
+      <c r="EH54" s="10"/>
+      <c r="EI54" s="10"/>
+      <c r="EJ54" s="10"/>
+      <c r="EK54" s="10"/>
+      <c r="EL54" s="10"/>
+      <c r="EM54" s="10"/>
+      <c r="EN54" s="10"/>
+      <c r="EO54" s="10"/>
+      <c r="EP54" s="10"/>
+      <c r="EQ54" s="10"/>
+      <c r="ER54" s="10"/>
+      <c r="ES54" s="10"/>
+      <c r="ET54" s="10"/>
+      <c r="EU54" s="10"/>
+      <c r="EV54" s="10"/>
+      <c r="EW54" s="10"/>
+      <c r="EX54" s="10"/>
+      <c r="EY54" s="10"/>
+      <c r="EZ54" s="10"/>
+      <c r="FA54" s="10"/>
+      <c r="FB54" s="10"/>
+      <c r="FC54" s="10"/>
+      <c r="FD54" s="10"/>
+      <c r="FE54" s="10"/>
+      <c r="FF54" s="10"/>
+      <c r="FG54" s="10"/>
+      <c r="FH54" s="10"/>
+      <c r="FI54" s="10"/>
+      <c r="FJ54" s="10"/>
+      <c r="FK54" s="10"/>
+      <c r="FL54" s="10"/>
+      <c r="FM54" s="10"/>
+      <c r="FN54" s="10"/>
+      <c r="FO54" s="10"/>
+      <c r="FP54" s="10"/>
+      <c r="FQ54" s="10"/>
+      <c r="FR54" s="10"/>
+      <c r="FS54" s="10"/>
+      <c r="FT54" s="10"/>
+      <c r="FU54" s="10"/>
+      <c r="FV54" s="10"/>
+      <c r="FW54" s="10"/>
+      <c r="FX54" s="10"/>
+      <c r="FY54" s="10"/>
+      <c r="FZ54" s="10"/>
+      <c r="GA54" s="10"/>
+      <c r="GB54" s="10"/>
+      <c r="GC54" s="10"/>
+      <c r="GD54" s="10"/>
+      <c r="GE54" s="10"/>
+      <c r="GF54" s="10"/>
+      <c r="GG54" s="10"/>
+      <c r="GH54" s="10"/>
+      <c r="GI54" s="10"/>
+      <c r="GJ54" s="10"/>
+      <c r="GK54" s="10"/>
+      <c r="GL54" s="10"/>
+      <c r="GM54" s="10"/>
+      <c r="GN54" s="10"/>
+      <c r="GO54" s="10"/>
+      <c r="GP54" s="10"/>
+      <c r="GQ54" s="10"/>
+      <c r="GR54" s="10"/>
+      <c r="GS54" s="10"/>
+      <c r="GT54" s="10"/>
+      <c r="GU54" s="10"/>
+      <c r="GV54" s="10"/>
+      <c r="GW54" s="10"/>
+      <c r="GX54" s="10"/>
+      <c r="GY54" s="10"/>
+      <c r="GZ54" s="10"/>
+      <c r="HA54" s="10"/>
+      <c r="HB54" s="10"/>
+      <c r="HC54" s="10"/>
+      <c r="HD54" s="10"/>
+      <c r="HE54" s="10"/>
+      <c r="HF54" s="10"/>
+      <c r="HG54" s="10"/>
+      <c r="HH54" s="10"/>
+      <c r="HI54" s="10"/>
+      <c r="HJ54" s="10"/>
+      <c r="HK54" s="10"/>
+      <c r="HL54" s="10"/>
+      <c r="HM54" s="10"/>
+      <c r="HN54" s="10"/>
+      <c r="HO54" s="10"/>
+      <c r="HP54" s="10"/>
+      <c r="HQ54" s="10"/>
+      <c r="HR54" s="10"/>
+      <c r="HS54" s="10"/>
+      <c r="HT54" s="10"/>
+      <c r="HU54" s="10"/>
+      <c r="HV54" s="10"/>
+      <c r="HW54" s="10"/>
+      <c r="HX54" s="10"/>
+      <c r="HY54" s="10"/>
+      <c r="HZ54" s="10"/>
+      <c r="IA54" s="10"/>
+      <c r="IB54" s="10"/>
+      <c r="IC54" s="10"/>
+      <c r="ID54" s="10"/>
+      <c r="IE54" s="10"/>
+      <c r="IF54" s="10"/>
+      <c r="IG54" s="10"/>
+      <c r="IH54" s="10"/>
+      <c r="II54" s="10"/>
+      <c r="IJ54" s="10"/>
+      <c r="IK54" s="10"/>
+      <c r="IL54" s="10"/>
+      <c r="IM54" s="10"/>
+    </row>
+    <row r="55" spans="1:256" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A55" s="21">
+        <v>56</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="D55" s="22" t="s">
+        <v>274</v>
+      </c>
+      <c r="E55" s="30"/>
+      <c r="F55" s="30"/>
+      <c r="G55" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="H55" s="33" t="s">
+        <v>275</v>
+      </c>
+      <c r="I55" s="22"/>
+      <c r="J55" s="43"/>
+      <c r="K55" s="34"/>
+      <c r="L55" s="34"/>
+      <c r="M55" s="15"/>
+      <c r="N55" s="15"/>
+      <c r="O55" s="15"/>
+      <c r="P55" s="15"/>
+      <c r="Q55" s="15"/>
+      <c r="R55" s="15"/>
+      <c r="S55" s="15"/>
+      <c r="T55" s="15"/>
+      <c r="U55" s="15"/>
+      <c r="V55" s="15"/>
+      <c r="W55" s="15"/>
+      <c r="X55" s="15"/>
+      <c r="Y55" s="15"/>
+      <c r="Z55" s="15"/>
+      <c r="AA55" s="15"/>
+      <c r="AB55" s="15"/>
+      <c r="AC55" s="15"/>
+      <c r="AD55" s="15"/>
+      <c r="AE55" s="15"/>
+      <c r="AF55" s="15"/>
+      <c r="AG55" s="15"/>
+      <c r="AH55" s="15"/>
+      <c r="AI55" s="15"/>
+      <c r="AJ55" s="15"/>
+      <c r="AK55" s="15"/>
+      <c r="AL55" s="15"/>
+      <c r="AM55" s="15"/>
+      <c r="AN55" s="15"/>
+      <c r="AO55" s="15"/>
+      <c r="AP55" s="15"/>
+      <c r="AQ55" s="15"/>
+      <c r="AR55" s="15"/>
+      <c r="AS55" s="15"/>
+      <c r="AT55" s="15"/>
+      <c r="AU55" s="15"/>
+      <c r="AV55" s="15"/>
+      <c r="AW55" s="15"/>
+      <c r="AX55" s="15"/>
+      <c r="AY55" s="15"/>
+      <c r="AZ55" s="15"/>
+      <c r="BA55" s="15"/>
+      <c r="BB55" s="15"/>
+      <c r="BC55" s="15"/>
+      <c r="BD55" s="15"/>
+      <c r="BE55" s="15"/>
+      <c r="BF55" s="15"/>
+      <c r="BG55" s="15"/>
+      <c r="BH55" s="15"/>
+      <c r="BI55" s="15"/>
+      <c r="BJ55" s="15"/>
+      <c r="BK55" s="15"/>
+      <c r="BL55" s="15"/>
+      <c r="BM55" s="15"/>
+      <c r="BN55" s="15"/>
+      <c r="BO55" s="15"/>
+      <c r="BP55" s="15"/>
+      <c r="BQ55" s="15"/>
+      <c r="BR55" s="15"/>
+      <c r="BS55" s="15"/>
+      <c r="BT55" s="15"/>
+      <c r="BU55" s="15"/>
+      <c r="BV55" s="15"/>
+      <c r="BW55" s="15"/>
+      <c r="BX55" s="15"/>
+      <c r="BY55" s="15"/>
+      <c r="BZ55" s="15"/>
+      <c r="CA55" s="15"/>
+      <c r="CB55" s="15"/>
+      <c r="CC55" s="15"/>
+      <c r="CD55" s="15"/>
+      <c r="CE55" s="15"/>
+      <c r="CF55" s="15"/>
+      <c r="CG55" s="15"/>
+      <c r="CH55" s="15"/>
+      <c r="CI55" s="15"/>
+      <c r="CJ55" s="15"/>
+      <c r="CK55" s="15"/>
+      <c r="CL55" s="15"/>
+      <c r="CM55" s="15"/>
+      <c r="CN55" s="15"/>
+      <c r="CO55" s="15"/>
+      <c r="CP55" s="15"/>
+      <c r="CQ55" s="15"/>
+      <c r="CR55" s="15"/>
+      <c r="CS55" s="15"/>
+      <c r="CT55" s="15"/>
+      <c r="CU55" s="15"/>
+      <c r="CV55" s="15"/>
+      <c r="CW55" s="15"/>
+      <c r="CX55" s="15"/>
+      <c r="CY55" s="15"/>
+      <c r="CZ55" s="15"/>
+      <c r="DA55" s="15"/>
+      <c r="DB55" s="15"/>
+      <c r="DC55" s="15"/>
+      <c r="DD55" s="15"/>
+      <c r="DE55" s="15"/>
+      <c r="DF55" s="15"/>
+      <c r="DG55" s="15"/>
+      <c r="DH55" s="15"/>
+      <c r="DI55" s="15"/>
+      <c r="DJ55" s="15"/>
+      <c r="DK55" s="15"/>
+      <c r="DL55" s="15"/>
+      <c r="DM55" s="15"/>
+      <c r="DN55" s="15"/>
+      <c r="DO55" s="15"/>
+      <c r="DP55" s="15"/>
+      <c r="DQ55" s="15"/>
+      <c r="DR55" s="15"/>
+      <c r="DS55" s="15"/>
+      <c r="DT55" s="15"/>
+      <c r="DU55" s="15"/>
+      <c r="DV55" s="15"/>
+      <c r="DW55" s="15"/>
+      <c r="DX55" s="15"/>
+      <c r="DY55" s="15"/>
+      <c r="DZ55" s="15"/>
+      <c r="EA55" s="15"/>
+      <c r="EB55" s="15"/>
+      <c r="EC55" s="15"/>
+      <c r="ED55" s="15"/>
+      <c r="EE55" s="15"/>
+      <c r="EF55" s="15"/>
+      <c r="EG55" s="15"/>
+      <c r="EH55" s="15"/>
+      <c r="EI55" s="15"/>
+      <c r="EJ55" s="15"/>
+      <c r="EK55" s="15"/>
+      <c r="EL55" s="15"/>
+      <c r="EM55" s="15"/>
+      <c r="EN55" s="15"/>
+      <c r="EO55" s="15"/>
+      <c r="EP55" s="15"/>
+      <c r="EQ55" s="15"/>
+      <c r="ER55" s="15"/>
+      <c r="ES55" s="15"/>
+      <c r="ET55" s="15"/>
+      <c r="EU55" s="15"/>
+      <c r="EV55" s="15"/>
+      <c r="EW55" s="15"/>
+      <c r="EX55" s="15"/>
+      <c r="EY55" s="15"/>
+      <c r="EZ55" s="15"/>
+      <c r="FA55" s="15"/>
+      <c r="FB55" s="15"/>
+      <c r="FC55" s="15"/>
+      <c r="FD55" s="15"/>
+      <c r="FE55" s="15"/>
+      <c r="FF55" s="15"/>
+      <c r="FG55" s="15"/>
+      <c r="FH55" s="15"/>
+      <c r="FI55" s="15"/>
+      <c r="FJ55" s="15"/>
+      <c r="FK55" s="15"/>
+      <c r="FL55" s="15"/>
+      <c r="FM55" s="15"/>
+      <c r="FN55" s="15"/>
+      <c r="FO55" s="15"/>
+      <c r="FP55" s="15"/>
+      <c r="FQ55" s="15"/>
+      <c r="FR55" s="15"/>
+      <c r="FS55" s="15"/>
+      <c r="FT55" s="15"/>
+      <c r="FU55" s="15"/>
+      <c r="FV55" s="15"/>
+      <c r="FW55" s="15"/>
+      <c r="FX55" s="15"/>
+      <c r="FY55" s="15"/>
+      <c r="FZ55" s="15"/>
+      <c r="GA55" s="15"/>
+      <c r="GB55" s="15"/>
+      <c r="GC55" s="15"/>
+      <c r="GD55" s="15"/>
+      <c r="GE55" s="15"/>
+      <c r="GF55" s="15"/>
+      <c r="GG55" s="15"/>
+      <c r="GH55" s="15"/>
+      <c r="GI55" s="15"/>
+      <c r="GJ55" s="15"/>
+      <c r="GK55" s="15"/>
+      <c r="GL55" s="15"/>
+      <c r="GM55" s="15"/>
+      <c r="GN55" s="15"/>
+      <c r="GO55" s="15"/>
+      <c r="GP55" s="15"/>
+      <c r="GQ55" s="15"/>
+      <c r="GR55" s="15"/>
+      <c r="GS55" s="15"/>
+      <c r="GT55" s="15"/>
+      <c r="GU55" s="15"/>
+      <c r="GV55" s="15"/>
+      <c r="GW55" s="15"/>
+      <c r="GX55" s="15"/>
+      <c r="GY55" s="15"/>
+      <c r="GZ55" s="15"/>
+      <c r="HA55" s="15"/>
+      <c r="HB55" s="15"/>
+      <c r="HC55" s="15"/>
+      <c r="HD55" s="15"/>
+      <c r="HE55" s="15"/>
+      <c r="HF55" s="15"/>
+      <c r="HG55" s="15"/>
+      <c r="HH55" s="15"/>
+      <c r="HI55" s="15"/>
+      <c r="HJ55" s="15"/>
+      <c r="HK55" s="15"/>
+      <c r="HL55" s="15"/>
+      <c r="HM55" s="15"/>
+      <c r="HN55" s="15"/>
+      <c r="HO55" s="15"/>
+      <c r="HP55" s="15"/>
+      <c r="HQ55" s="15"/>
+      <c r="HR55" s="15"/>
+      <c r="HS55" s="15"/>
+      <c r="HT55" s="15"/>
+      <c r="HU55" s="15"/>
+      <c r="HV55" s="15"/>
+      <c r="HW55" s="15"/>
+      <c r="HX55" s="15"/>
+      <c r="HY55" s="15"/>
+      <c r="HZ55" s="15"/>
+      <c r="IA55" s="15"/>
+      <c r="IB55" s="15"/>
+      <c r="IC55" s="15"/>
+      <c r="ID55" s="15"/>
+      <c r="IE55" s="15"/>
+      <c r="IF55" s="15"/>
+      <c r="IG55" s="15"/>
+      <c r="IH55" s="15"/>
+      <c r="II55" s="15"/>
+      <c r="IJ55" s="15"/>
+      <c r="IK55" s="15"/>
+      <c r="IL55" s="15"/>
+      <c r="IM55" s="15"/>
+    </row>
+    <row r="56" spans="1:256" s="111" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="106"/>
+      <c r="B56" s="62"/>
+      <c r="C56" s="39" t="s">
+        <v>415</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>416</v>
+      </c>
+      <c r="E56" s="45"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="45" t="s">
+        <v>419</v>
+      </c>
+      <c r="H56" s="115" t="s">
+        <v>417</v>
+      </c>
+      <c r="I56" s="116" t="s">
+        <v>418</v>
+      </c>
+      <c r="J56" s="117">
+        <v>56275</v>
+      </c>
+      <c r="K56" s="118" t="s">
+        <v>408</v>
+      </c>
+      <c r="L56" s="118"/>
+      <c r="N56" s="108"/>
+      <c r="O56" s="109"/>
+      <c r="P56" s="109"/>
+      <c r="Q56" s="109"/>
+      <c r="R56" s="109"/>
+      <c r="S56" s="110"/>
+      <c r="T56" s="110"/>
+      <c r="U56" s="110"/>
+      <c r="V56" s="110"/>
+      <c r="W56" s="110"/>
+      <c r="X56" s="110"/>
+      <c r="Y56" s="110"/>
+      <c r="Z56" s="110"/>
+      <c r="AA56" s="110"/>
+      <c r="AB56" s="110"/>
+      <c r="AC56" s="110"/>
+      <c r="AD56" s="110"/>
+      <c r="AE56" s="110"/>
+      <c r="AF56" s="110"/>
+      <c r="AG56" s="110"/>
+      <c r="AH56" s="110"/>
+      <c r="AI56" s="110"/>
+      <c r="AJ56" s="110"/>
+      <c r="AK56" s="110"/>
+      <c r="AL56" s="110"/>
+      <c r="AM56" s="110"/>
+      <c r="AN56" s="110"/>
+      <c r="AO56" s="110"/>
+      <c r="AP56" s="110"/>
+      <c r="AQ56" s="110"/>
+      <c r="AR56" s="110"/>
+      <c r="AS56" s="110"/>
+      <c r="AT56" s="110"/>
+      <c r="AU56" s="110"/>
+      <c r="AV56" s="110"/>
+      <c r="AW56" s="110"/>
+      <c r="AX56" s="110"/>
+      <c r="AY56" s="110"/>
+      <c r="AZ56" s="110"/>
+      <c r="BA56" s="110"/>
+      <c r="BB56" s="110"/>
+      <c r="BC56" s="110"/>
+      <c r="BD56" s="110"/>
+      <c r="BE56" s="110"/>
+      <c r="BF56" s="110"/>
+      <c r="BG56" s="110"/>
+      <c r="BH56" s="110"/>
+      <c r="BI56" s="110"/>
+      <c r="BJ56" s="110"/>
+      <c r="BK56" s="110"/>
+      <c r="BL56" s="110"/>
+      <c r="BM56" s="110"/>
+      <c r="BN56" s="110"/>
+      <c r="BO56" s="110"/>
+      <c r="BP56" s="110"/>
+      <c r="BQ56" s="110"/>
+      <c r="BR56" s="110"/>
+      <c r="BS56" s="110"/>
+      <c r="BT56" s="110"/>
+      <c r="BU56" s="110"/>
+      <c r="BV56" s="110"/>
+      <c r="BW56" s="110"/>
+      <c r="BX56" s="110"/>
+      <c r="BY56" s="110"/>
+      <c r="BZ56" s="110"/>
+      <c r="CA56" s="110"/>
+      <c r="CB56" s="110"/>
+      <c r="CC56" s="110"/>
+      <c r="CD56" s="110"/>
+      <c r="CE56" s="110"/>
+      <c r="CF56" s="110"/>
+      <c r="CG56" s="110"/>
+      <c r="CH56" s="110"/>
+      <c r="CI56" s="110"/>
+      <c r="CJ56" s="110"/>
+      <c r="CK56" s="110"/>
+      <c r="CL56" s="110"/>
+      <c r="CM56" s="110"/>
+      <c r="CN56" s="110"/>
+      <c r="CO56" s="110"/>
+      <c r="CP56" s="110"/>
+      <c r="CQ56" s="110"/>
+      <c r="CR56" s="110"/>
+      <c r="CS56" s="110"/>
+      <c r="CT56" s="110"/>
+      <c r="CU56" s="110"/>
+      <c r="CV56" s="110"/>
+      <c r="CW56" s="110"/>
+      <c r="CX56" s="110"/>
+      <c r="CY56" s="110"/>
+      <c r="CZ56" s="110"/>
+      <c r="DA56" s="110"/>
+      <c r="DB56" s="110"/>
+      <c r="DC56" s="110"/>
+      <c r="DD56" s="110"/>
+      <c r="DE56" s="110"/>
+      <c r="DF56" s="110"/>
+      <c r="DG56" s="110"/>
+      <c r="DH56" s="110"/>
+      <c r="DI56" s="110"/>
+      <c r="DJ56" s="110"/>
+      <c r="DK56" s="110"/>
+      <c r="DL56" s="110"/>
+      <c r="DM56" s="110"/>
+      <c r="DN56" s="110"/>
+      <c r="DO56" s="110"/>
+      <c r="DP56" s="110"/>
+      <c r="DQ56" s="110"/>
+      <c r="DR56" s="110"/>
+      <c r="DS56" s="110"/>
+      <c r="DT56" s="110"/>
+      <c r="DU56" s="110"/>
+      <c r="DV56" s="110"/>
+      <c r="DW56" s="110"/>
+      <c r="DX56" s="110"/>
+      <c r="DY56" s="110"/>
+      <c r="DZ56" s="110"/>
+      <c r="EA56" s="110"/>
+      <c r="EB56" s="110"/>
+      <c r="EC56" s="110"/>
+      <c r="ED56" s="110"/>
+      <c r="EE56" s="110"/>
+      <c r="EF56" s="110"/>
+      <c r="EG56" s="110"/>
+      <c r="EH56" s="110"/>
+      <c r="EI56" s="110"/>
+      <c r="EJ56" s="110"/>
+      <c r="EK56" s="110"/>
+      <c r="EL56" s="110"/>
+      <c r="EM56" s="110"/>
+      <c r="EN56" s="110"/>
+      <c r="EO56" s="110"/>
+      <c r="EP56" s="110"/>
+      <c r="EQ56" s="110"/>
+      <c r="ER56" s="110"/>
+      <c r="ES56" s="110"/>
+      <c r="ET56" s="110"/>
+      <c r="EU56" s="110"/>
+      <c r="EV56" s="110"/>
+      <c r="EW56" s="110"/>
+      <c r="EX56" s="110"/>
+      <c r="EY56" s="110"/>
+      <c r="EZ56" s="110"/>
+      <c r="FA56" s="110"/>
+      <c r="FB56" s="110"/>
+      <c r="FC56" s="110"/>
+      <c r="FD56" s="110"/>
+      <c r="FE56" s="110"/>
+      <c r="FF56" s="110"/>
+      <c r="FG56" s="110"/>
+      <c r="FH56" s="110"/>
+      <c r="FI56" s="110"/>
+      <c r="FJ56" s="110"/>
+      <c r="FK56" s="110"/>
+      <c r="FL56" s="110"/>
+      <c r="FM56" s="110"/>
+      <c r="FN56" s="110"/>
+      <c r="FO56" s="110"/>
+      <c r="FP56" s="110"/>
+      <c r="FQ56" s="110"/>
+      <c r="FR56" s="110"/>
+      <c r="FS56" s="110"/>
+      <c r="FT56" s="110"/>
+      <c r="FU56" s="110"/>
+      <c r="FV56" s="110"/>
+      <c r="FW56" s="110"/>
+      <c r="FX56" s="110"/>
+      <c r="FY56" s="110"/>
+      <c r="FZ56" s="110"/>
+      <c r="GA56" s="110"/>
+      <c r="GB56" s="110"/>
+      <c r="GC56" s="110"/>
+      <c r="GD56" s="110"/>
+      <c r="GE56" s="110"/>
+      <c r="GF56" s="110"/>
+      <c r="GG56" s="110"/>
+      <c r="GH56" s="110"/>
+      <c r="GI56" s="110"/>
+      <c r="GJ56" s="110"/>
+      <c r="GK56" s="110"/>
+      <c r="GL56" s="110"/>
+      <c r="GM56" s="110"/>
+      <c r="GN56" s="110"/>
+      <c r="GO56" s="110"/>
+      <c r="GP56" s="110"/>
+      <c r="GQ56" s="110"/>
+      <c r="GR56" s="110"/>
+      <c r="GS56" s="110"/>
+      <c r="GT56" s="110"/>
+      <c r="GU56" s="110"/>
+      <c r="GV56" s="110"/>
+      <c r="GW56" s="110"/>
+      <c r="GX56" s="110"/>
+      <c r="GY56" s="110"/>
+      <c r="GZ56" s="110"/>
+      <c r="HA56" s="110"/>
+      <c r="HB56" s="110"/>
+      <c r="HC56" s="110"/>
+      <c r="HD56" s="110"/>
+      <c r="HE56" s="110"/>
+      <c r="HF56" s="110"/>
+      <c r="HG56" s="110"/>
+      <c r="HH56" s="110"/>
+      <c r="HI56" s="110"/>
+      <c r="HJ56" s="110"/>
+      <c r="HK56" s="110"/>
+      <c r="HL56" s="110"/>
+      <c r="HM56" s="110"/>
+      <c r="HN56" s="110"/>
+      <c r="HO56" s="110"/>
+      <c r="HP56" s="110"/>
+      <c r="HQ56" s="110"/>
+      <c r="HR56" s="110"/>
+      <c r="HS56" s="110"/>
+      <c r="HT56" s="110"/>
+      <c r="HU56" s="110"/>
+      <c r="HV56" s="110"/>
+      <c r="HW56" s="110"/>
+      <c r="HX56" s="110"/>
+      <c r="HY56" s="110"/>
+      <c r="HZ56" s="110"/>
+      <c r="IA56" s="110"/>
+      <c r="IB56" s="110"/>
+      <c r="IC56" s="110"/>
+      <c r="ID56" s="110"/>
+      <c r="IE56" s="110"/>
+      <c r="IF56" s="110"/>
+      <c r="IG56" s="110"/>
+      <c r="IH56" s="110"/>
+      <c r="II56" s="110"/>
+      <c r="IJ56" s="110"/>
+      <c r="IK56" s="110"/>
+      <c r="IL56" s="110"/>
+      <c r="IM56" s="110"/>
+      <c r="IN56" s="110"/>
+      <c r="IO56" s="110"/>
+      <c r="IP56" s="110"/>
+      <c r="IQ56" s="110"/>
+      <c r="IR56" s="110"/>
+      <c r="IS56" s="110"/>
+      <c r="IT56" s="110"/>
+      <c r="IU56" s="110"/>
+      <c r="IV56" s="110"/>
+    </row>
+    <row r="57" spans="1:256" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A57" s="21">
+        <v>56</v>
+      </c>
+      <c r="B57" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="D57" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E57" s="22"/>
+      <c r="F57" s="22"/>
+      <c r="G57" s="30" t="s">
+        <v>379</v>
+      </c>
+      <c r="H57" s="23" t="s">
+        <v>278</v>
+      </c>
+      <c r="I57" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="J57" s="24">
         <v>56700</v>
       </c>
-      <c r="G54" s="22" t="s">
-[...10 lines deleted...]
-      <c r="L54" s="27" t="s">
+      <c r="K57" s="22" t="s">
+        <v>376</v>
+      </c>
+      <c r="L57" s="22" t="s">
+        <v>378</v>
+      </c>
+      <c r="M57" s="15"/>
+      <c r="N57" s="15"/>
+      <c r="O57" s="15"/>
+      <c r="P57" s="15"/>
+      <c r="Q57" s="15"/>
+      <c r="R57" s="15"/>
+      <c r="S57" s="15"/>
+      <c r="T57" s="15"/>
+      <c r="U57" s="15"/>
+      <c r="V57" s="15"/>
+      <c r="W57" s="15"/>
+      <c r="X57" s="15"/>
+      <c r="Y57" s="15"/>
+      <c r="Z57" s="15"/>
+      <c r="AA57" s="15"/>
+      <c r="AB57" s="15"/>
+      <c r="AC57" s="15"/>
+      <c r="AD57" s="15"/>
+      <c r="AE57" s="15"/>
+      <c r="AF57" s="15"/>
+      <c r="AG57" s="15"/>
+      <c r="AH57" s="15"/>
+      <c r="AI57" s="15"/>
+      <c r="AJ57" s="15"/>
+      <c r="AK57" s="15"/>
+      <c r="AL57" s="15"/>
+      <c r="AM57" s="15"/>
+      <c r="AN57" s="15"/>
+      <c r="AO57" s="15"/>
+      <c r="AP57" s="15"/>
+      <c r="AQ57" s="15"/>
+      <c r="AR57" s="15"/>
+      <c r="AS57" s="15"/>
+      <c r="AT57" s="15"/>
+      <c r="AU57" s="15"/>
+      <c r="AV57" s="15"/>
+      <c r="AW57" s="15"/>
+      <c r="AX57" s="15"/>
+      <c r="AY57" s="15"/>
+      <c r="AZ57" s="15"/>
+      <c r="BA57" s="15"/>
+      <c r="BB57" s="15"/>
+      <c r="BC57" s="15"/>
+      <c r="BD57" s="15"/>
+      <c r="BE57" s="15"/>
+      <c r="BF57" s="15"/>
+      <c r="BG57" s="15"/>
+      <c r="BH57" s="15"/>
+      <c r="BI57" s="15"/>
+      <c r="BJ57" s="15"/>
+      <c r="BK57" s="15"/>
+      <c r="BL57" s="15"/>
+      <c r="BM57" s="15"/>
+      <c r="BN57" s="15"/>
+      <c r="BO57" s="15"/>
+      <c r="BP57" s="15"/>
+      <c r="BQ57" s="15"/>
+      <c r="BR57" s="15"/>
+      <c r="BS57" s="15"/>
+      <c r="BT57" s="15"/>
+      <c r="BU57" s="15"/>
+      <c r="BV57" s="15"/>
+      <c r="BW57" s="15"/>
+      <c r="BX57" s="15"/>
+      <c r="BY57" s="15"/>
+      <c r="BZ57" s="15"/>
+      <c r="CA57" s="15"/>
+      <c r="CB57" s="15"/>
+      <c r="CC57" s="15"/>
+      <c r="CD57" s="15"/>
+      <c r="CE57" s="15"/>
+      <c r="CF57" s="15"/>
+      <c r="CG57" s="15"/>
+      <c r="CH57" s="15"/>
+      <c r="CI57" s="15"/>
+      <c r="CJ57" s="15"/>
+      <c r="CK57" s="15"/>
+      <c r="CL57" s="15"/>
+      <c r="CM57" s="15"/>
+      <c r="CN57" s="15"/>
+      <c r="CO57" s="15"/>
+      <c r="CP57" s="15"/>
+      <c r="CQ57" s="15"/>
+      <c r="CR57" s="15"/>
+      <c r="CS57" s="15"/>
+      <c r="CT57" s="15"/>
+      <c r="CU57" s="15"/>
+      <c r="CV57" s="15"/>
+      <c r="CW57" s="15"/>
+      <c r="CX57" s="15"/>
+      <c r="CY57" s="15"/>
+      <c r="CZ57" s="15"/>
+      <c r="DA57" s="15"/>
+      <c r="DB57" s="15"/>
+      <c r="DC57" s="15"/>
+      <c r="DD57" s="15"/>
+      <c r="DE57" s="15"/>
+      <c r="DF57" s="15"/>
+      <c r="DG57" s="15"/>
+      <c r="DH57" s="15"/>
+      <c r="DI57" s="15"/>
+      <c r="DJ57" s="15"/>
+      <c r="DK57" s="15"/>
+      <c r="DL57" s="15"/>
+      <c r="DM57" s="15"/>
+      <c r="DN57" s="15"/>
+      <c r="DO57" s="15"/>
+      <c r="DP57" s="15"/>
+      <c r="DQ57" s="15"/>
+      <c r="DR57" s="15"/>
+      <c r="DS57" s="15"/>
+      <c r="DT57" s="15"/>
+      <c r="DU57" s="15"/>
+      <c r="DV57" s="15"/>
+      <c r="DW57" s="15"/>
+      <c r="DX57" s="15"/>
+      <c r="DY57" s="15"/>
+      <c r="DZ57" s="15"/>
+      <c r="EA57" s="15"/>
+      <c r="EB57" s="15"/>
+      <c r="EC57" s="15"/>
+      <c r="ED57" s="15"/>
+      <c r="EE57" s="15"/>
+      <c r="EF57" s="15"/>
+      <c r="EG57" s="15"/>
+      <c r="EH57" s="15"/>
+      <c r="EI57" s="15"/>
+      <c r="EJ57" s="15"/>
+      <c r="EK57" s="15"/>
+      <c r="EL57" s="15"/>
+      <c r="EM57" s="15"/>
+      <c r="EN57" s="15"/>
+      <c r="EO57" s="15"/>
+      <c r="EP57" s="15"/>
+      <c r="EQ57" s="15"/>
+      <c r="ER57" s="15"/>
+      <c r="ES57" s="15"/>
+      <c r="ET57" s="15"/>
+      <c r="EU57" s="15"/>
+      <c r="EV57" s="15"/>
+      <c r="EW57" s="15"/>
+      <c r="EX57" s="15"/>
+      <c r="EY57" s="15"/>
+      <c r="EZ57" s="15"/>
+      <c r="FA57" s="15"/>
+      <c r="FB57" s="15"/>
+      <c r="FC57" s="15"/>
+      <c r="FD57" s="15"/>
+      <c r="FE57" s="15"/>
+      <c r="FF57" s="15"/>
+      <c r="FG57" s="15"/>
+      <c r="FH57" s="15"/>
+      <c r="FI57" s="15"/>
+      <c r="FJ57" s="15"/>
+      <c r="FK57" s="15"/>
+      <c r="FL57" s="15"/>
+      <c r="FM57" s="15"/>
+      <c r="FN57" s="15"/>
+      <c r="FO57" s="15"/>
+      <c r="FP57" s="15"/>
+      <c r="FQ57" s="15"/>
+      <c r="FR57" s="15"/>
+      <c r="FS57" s="15"/>
+      <c r="FT57" s="15"/>
+      <c r="FU57" s="15"/>
+      <c r="FV57" s="15"/>
+      <c r="FW57" s="15"/>
+      <c r="FX57" s="15"/>
+      <c r="FY57" s="15"/>
+      <c r="FZ57" s="15"/>
+      <c r="GA57" s="15"/>
+      <c r="GB57" s="15"/>
+      <c r="GC57" s="15"/>
+      <c r="GD57" s="15"/>
+      <c r="GE57" s="15"/>
+      <c r="GF57" s="15"/>
+      <c r="GG57" s="15"/>
+      <c r="GH57" s="15"/>
+      <c r="GI57" s="15"/>
+      <c r="GJ57" s="15"/>
+      <c r="GK57" s="15"/>
+      <c r="GL57" s="15"/>
+      <c r="GM57" s="15"/>
+      <c r="GN57" s="15"/>
+      <c r="GO57" s="15"/>
+      <c r="GP57" s="15"/>
+      <c r="GQ57" s="15"/>
+      <c r="GR57" s="15"/>
+      <c r="GS57" s="15"/>
+      <c r="GT57" s="15"/>
+      <c r="GU57" s="15"/>
+      <c r="GV57" s="15"/>
+      <c r="GW57" s="15"/>
+      <c r="GX57" s="15"/>
+      <c r="GY57" s="15"/>
+      <c r="GZ57" s="15"/>
+      <c r="HA57" s="15"/>
+      <c r="HB57" s="15"/>
+      <c r="HC57" s="15"/>
+      <c r="HD57" s="15"/>
+      <c r="HE57" s="15"/>
+      <c r="HF57" s="15"/>
+      <c r="HG57" s="15"/>
+      <c r="HH57" s="15"/>
+      <c r="HI57" s="15"/>
+      <c r="HJ57" s="15"/>
+      <c r="HK57" s="15"/>
+      <c r="HL57" s="15"/>
+      <c r="HM57" s="15"/>
+      <c r="HN57" s="15"/>
+      <c r="HO57" s="15"/>
+      <c r="HP57" s="15"/>
+      <c r="HQ57" s="15"/>
+      <c r="HR57" s="15"/>
+      <c r="HS57" s="15"/>
+      <c r="HT57" s="15"/>
+      <c r="HU57" s="15"/>
+      <c r="HV57" s="15"/>
+      <c r="HW57" s="15"/>
+      <c r="HX57" s="15"/>
+      <c r="HY57" s="15"/>
+      <c r="HZ57" s="15"/>
+      <c r="IA57" s="15"/>
+      <c r="IB57" s="15"/>
+      <c r="IC57" s="15"/>
+      <c r="ID57" s="15"/>
+      <c r="IE57" s="15"/>
+      <c r="IF57" s="15"/>
+      <c r="IG57" s="15"/>
+      <c r="IH57" s="15"/>
+      <c r="II57" s="15"/>
+      <c r="IJ57" s="15"/>
+      <c r="IK57" s="15"/>
+      <c r="IL57" s="15"/>
+      <c r="IM57" s="15"/>
+    </row>
+    <row r="58" spans="1:256" s="111" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="106"/>
+      <c r="B58" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="38" t="s">
+        <v>404</v>
+      </c>
+      <c r="D58" s="39" t="s">
+        <v>405</v>
+      </c>
+      <c r="E58" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="F58" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="M54" s="15"/>
-[...233 lines deleted...]
-      <c r="IM54" s="15"/>
+      <c r="G58" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="H58" s="107" t="s">
+        <v>406</v>
+      </c>
+      <c r="I58" s="59" t="s">
+        <v>407</v>
+      </c>
+      <c r="J58" s="112">
+        <v>56270</v>
+      </c>
+      <c r="K58" s="41" t="s">
+        <v>408</v>
+      </c>
+      <c r="L58" s="59" t="s">
+        <v>409</v>
+      </c>
+      <c r="N58" s="108"/>
+      <c r="O58" s="109"/>
+      <c r="P58" s="109"/>
+      <c r="Q58" s="109"/>
+      <c r="R58" s="109"/>
+      <c r="S58" s="110"/>
+      <c r="T58" s="110"/>
+      <c r="U58" s="110"/>
+      <c r="V58" s="110"/>
+      <c r="W58" s="110"/>
+      <c r="X58" s="110"/>
+      <c r="Y58" s="110"/>
+      <c r="Z58" s="110"/>
+      <c r="AA58" s="110"/>
+      <c r="AB58" s="110"/>
+      <c r="AC58" s="110"/>
+      <c r="AD58" s="110"/>
+      <c r="AE58" s="110"/>
+      <c r="AF58" s="110"/>
+      <c r="AG58" s="110"/>
+      <c r="AH58" s="110"/>
+      <c r="AI58" s="110"/>
+      <c r="AJ58" s="110"/>
+      <c r="AK58" s="110"/>
+      <c r="AL58" s="110"/>
+      <c r="AM58" s="110"/>
+      <c r="AN58" s="110"/>
+      <c r="AO58" s="110"/>
+      <c r="AP58" s="110"/>
+      <c r="AQ58" s="110"/>
+      <c r="AR58" s="110"/>
+      <c r="AS58" s="110"/>
+      <c r="AT58" s="110"/>
+      <c r="AU58" s="110"/>
+      <c r="AV58" s="110"/>
+      <c r="AW58" s="110"/>
+      <c r="AX58" s="110"/>
+      <c r="AY58" s="110"/>
+      <c r="AZ58" s="110"/>
+      <c r="BA58" s="110"/>
+      <c r="BB58" s="110"/>
+      <c r="BC58" s="110"/>
+      <c r="BD58" s="110"/>
+      <c r="BE58" s="110"/>
+      <c r="BF58" s="110"/>
+      <c r="BG58" s="110"/>
+      <c r="BH58" s="110"/>
+      <c r="BI58" s="110"/>
+      <c r="BJ58" s="110"/>
+      <c r="BK58" s="110"/>
+      <c r="BL58" s="110"/>
+      <c r="BM58" s="110"/>
+      <c r="BN58" s="110"/>
+      <c r="BO58" s="110"/>
+      <c r="BP58" s="110"/>
+      <c r="BQ58" s="110"/>
+      <c r="BR58" s="110"/>
+      <c r="BS58" s="110"/>
+      <c r="BT58" s="110"/>
+      <c r="BU58" s="110"/>
+      <c r="BV58" s="110"/>
+      <c r="BW58" s="110"/>
+      <c r="BX58" s="110"/>
+      <c r="BY58" s="110"/>
+      <c r="BZ58" s="110"/>
+      <c r="CA58" s="110"/>
+      <c r="CB58" s="110"/>
+      <c r="CC58" s="110"/>
+      <c r="CD58" s="110"/>
+      <c r="CE58" s="110"/>
+      <c r="CF58" s="110"/>
+      <c r="CG58" s="110"/>
+      <c r="CH58" s="110"/>
+      <c r="CI58" s="110"/>
+      <c r="CJ58" s="110"/>
+      <c r="CK58" s="110"/>
+      <c r="CL58" s="110"/>
+      <c r="CM58" s="110"/>
+      <c r="CN58" s="110"/>
+      <c r="CO58" s="110"/>
+      <c r="CP58" s="110"/>
+      <c r="CQ58" s="110"/>
+      <c r="CR58" s="110"/>
+      <c r="CS58" s="110"/>
+      <c r="CT58" s="110"/>
+      <c r="CU58" s="110"/>
+      <c r="CV58" s="110"/>
+      <c r="CW58" s="110"/>
+      <c r="CX58" s="110"/>
+      <c r="CY58" s="110"/>
+      <c r="CZ58" s="110"/>
+      <c r="DA58" s="110"/>
+      <c r="DB58" s="110"/>
+      <c r="DC58" s="110"/>
+      <c r="DD58" s="110"/>
+      <c r="DE58" s="110"/>
+      <c r="DF58" s="110"/>
+      <c r="DG58" s="110"/>
+      <c r="DH58" s="110"/>
+      <c r="DI58" s="110"/>
+      <c r="DJ58" s="110"/>
+      <c r="DK58" s="110"/>
+      <c r="DL58" s="110"/>
+      <c r="DM58" s="110"/>
+      <c r="DN58" s="110"/>
+      <c r="DO58" s="110"/>
+      <c r="DP58" s="110"/>
+      <c r="DQ58" s="110"/>
+      <c r="DR58" s="110"/>
+      <c r="DS58" s="110"/>
+      <c r="DT58" s="110"/>
+      <c r="DU58" s="110"/>
+      <c r="DV58" s="110"/>
+      <c r="DW58" s="110"/>
+      <c r="DX58" s="110"/>
+      <c r="DY58" s="110"/>
+      <c r="DZ58" s="110"/>
+      <c r="EA58" s="110"/>
+      <c r="EB58" s="110"/>
+      <c r="EC58" s="110"/>
+      <c r="ED58" s="110"/>
+      <c r="EE58" s="110"/>
+      <c r="EF58" s="110"/>
+      <c r="EG58" s="110"/>
+      <c r="EH58" s="110"/>
+      <c r="EI58" s="110"/>
+      <c r="EJ58" s="110"/>
+      <c r="EK58" s="110"/>
+      <c r="EL58" s="110"/>
+      <c r="EM58" s="110"/>
+      <c r="EN58" s="110"/>
+      <c r="EO58" s="110"/>
+      <c r="EP58" s="110"/>
+      <c r="EQ58" s="110"/>
+      <c r="ER58" s="110"/>
+      <c r="ES58" s="110"/>
+      <c r="ET58" s="110"/>
+      <c r="EU58" s="110"/>
+      <c r="EV58" s="110"/>
+      <c r="EW58" s="110"/>
+      <c r="EX58" s="110"/>
+      <c r="EY58" s="110"/>
+      <c r="EZ58" s="110"/>
+      <c r="FA58" s="110"/>
+      <c r="FB58" s="110"/>
+      <c r="FC58" s="110"/>
+      <c r="FD58" s="110"/>
+      <c r="FE58" s="110"/>
+      <c r="FF58" s="110"/>
+      <c r="FG58" s="110"/>
+      <c r="FH58" s="110"/>
+      <c r="FI58" s="110"/>
+      <c r="FJ58" s="110"/>
+      <c r="FK58" s="110"/>
+      <c r="FL58" s="110"/>
+      <c r="FM58" s="110"/>
+      <c r="FN58" s="110"/>
+      <c r="FO58" s="110"/>
+      <c r="FP58" s="110"/>
+      <c r="FQ58" s="110"/>
+      <c r="FR58" s="110"/>
+      <c r="FS58" s="110"/>
+      <c r="FT58" s="110"/>
+      <c r="FU58" s="110"/>
+      <c r="FV58" s="110"/>
+      <c r="FW58" s="110"/>
+      <c r="FX58" s="110"/>
+      <c r="FY58" s="110"/>
+      <c r="FZ58" s="110"/>
+      <c r="GA58" s="110"/>
+      <c r="GB58" s="110"/>
+      <c r="GC58" s="110"/>
+      <c r="GD58" s="110"/>
+      <c r="GE58" s="110"/>
+      <c r="GF58" s="110"/>
+      <c r="GG58" s="110"/>
+      <c r="GH58" s="110"/>
+      <c r="GI58" s="110"/>
+      <c r="GJ58" s="110"/>
+      <c r="GK58" s="110"/>
+      <c r="GL58" s="110"/>
+      <c r="GM58" s="110"/>
+      <c r="GN58" s="110"/>
+      <c r="GO58" s="110"/>
+      <c r="GP58" s="110"/>
+      <c r="GQ58" s="110"/>
+      <c r="GR58" s="110"/>
+      <c r="GS58" s="110"/>
+      <c r="GT58" s="110"/>
+      <c r="GU58" s="110"/>
+      <c r="GV58" s="110"/>
+      <c r="GW58" s="110"/>
+      <c r="GX58" s="110"/>
+      <c r="GY58" s="110"/>
+      <c r="GZ58" s="110"/>
+      <c r="HA58" s="110"/>
+      <c r="HB58" s="110"/>
+      <c r="HC58" s="110"/>
+      <c r="HD58" s="110"/>
+      <c r="HE58" s="110"/>
+      <c r="HF58" s="110"/>
+      <c r="HG58" s="110"/>
+      <c r="HH58" s="110"/>
+      <c r="HI58" s="110"/>
+      <c r="HJ58" s="110"/>
+      <c r="HK58" s="110"/>
+      <c r="HL58" s="110"/>
+      <c r="HM58" s="110"/>
+      <c r="HN58" s="110"/>
+      <c r="HO58" s="110"/>
+      <c r="HP58" s="110"/>
+      <c r="HQ58" s="110"/>
+      <c r="HR58" s="110"/>
+      <c r="HS58" s="110"/>
+      <c r="HT58" s="110"/>
+      <c r="HU58" s="110"/>
+      <c r="HV58" s="110"/>
+      <c r="HW58" s="110"/>
+      <c r="HX58" s="110"/>
+      <c r="HY58" s="110"/>
+      <c r="HZ58" s="110"/>
+      <c r="IA58" s="110"/>
+      <c r="IB58" s="110"/>
+      <c r="IC58" s="110"/>
+      <c r="ID58" s="110"/>
+      <c r="IE58" s="110"/>
+      <c r="IF58" s="110"/>
+      <c r="IG58" s="110"/>
+      <c r="IH58" s="110"/>
+      <c r="II58" s="110"/>
+      <c r="IJ58" s="110"/>
+      <c r="IK58" s="110"/>
+      <c r="IL58" s="110"/>
+      <c r="IM58" s="110"/>
+      <c r="IN58" s="110"/>
+      <c r="IO58" s="110"/>
+      <c r="IP58" s="110"/>
+      <c r="IQ58" s="110"/>
+      <c r="IR58" s="110"/>
+      <c r="IS58" s="110"/>
+      <c r="IT58" s="110"/>
+      <c r="IU58" s="110"/>
+      <c r="IV58" s="110"/>
     </row>
-    <row r="55" spans="1:256" s="111" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="I55" s="59" t="s">
+    <row r="59" spans="1:256" s="17" customFormat="1" ht="14" x14ac:dyDescent="0.15">
+      <c r="A59" s="35">
+        <v>56</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="D59" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="E59" s="26"/>
+      <c r="F59" s="26"/>
+      <c r="G59" s="22" t="s">
+        <v>356</v>
+      </c>
+      <c r="H59" s="23" t="s">
+        <v>254</v>
+      </c>
+      <c r="I59" s="22"/>
+      <c r="J59" s="24">
+        <v>56400</v>
+      </c>
+      <c r="K59" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="L59" s="22"/>
+      <c r="M59" s="16"/>
+      <c r="N59" s="16"/>
+      <c r="O59" s="16"/>
+      <c r="P59" s="16"/>
+      <c r="Q59" s="16"/>
+      <c r="R59" s="16"/>
+      <c r="S59" s="16"/>
+      <c r="T59" s="16"/>
+      <c r="U59" s="16"/>
+      <c r="V59" s="16"/>
+      <c r="W59" s="16"/>
+      <c r="X59" s="16"/>
+      <c r="Y59" s="16"/>
+      <c r="Z59" s="16"/>
+      <c r="AA59" s="16"/>
+      <c r="AB59" s="16"/>
+      <c r="AC59" s="16"/>
+      <c r="AD59" s="16"/>
+      <c r="AE59" s="16"/>
+      <c r="AF59" s="16"/>
+      <c r="AG59" s="16"/>
+      <c r="AH59" s="16"/>
+      <c r="AI59" s="16"/>
+      <c r="AJ59" s="16"/>
+      <c r="AK59" s="16"/>
+      <c r="AL59" s="16"/>
+      <c r="AM59" s="16"/>
+      <c r="AN59" s="16"/>
+      <c r="AO59" s="16"/>
+      <c r="AP59" s="16"/>
+      <c r="AQ59" s="16"/>
+      <c r="AR59" s="16"/>
+      <c r="AS59" s="16"/>
+      <c r="AT59" s="16"/>
+      <c r="AU59" s="16"/>
+      <c r="AV59" s="16"/>
+      <c r="AW59" s="16"/>
+      <c r="AX59" s="16"/>
+      <c r="AY59" s="16"/>
+      <c r="AZ59" s="16"/>
+      <c r="BA59" s="16"/>
+      <c r="BB59" s="16"/>
+      <c r="BC59" s="16"/>
+      <c r="BD59" s="16"/>
+      <c r="BE59" s="16"/>
+      <c r="BF59" s="16"/>
+      <c r="BG59" s="16"/>
+      <c r="BH59" s="16"/>
+      <c r="BI59" s="16"/>
+      <c r="BJ59" s="16"/>
+      <c r="BK59" s="16"/>
+      <c r="BL59" s="16"/>
+      <c r="BM59" s="16"/>
+      <c r="BN59" s="16"/>
+      <c r="BO59" s="16"/>
+      <c r="BP59" s="16"/>
+      <c r="BQ59" s="16"/>
+      <c r="BR59" s="16"/>
+      <c r="BS59" s="16"/>
+      <c r="BT59" s="16"/>
+      <c r="BU59" s="16"/>
+      <c r="BV59" s="16"/>
+      <c r="BW59" s="16"/>
+      <c r="BX59" s="16"/>
+      <c r="BY59" s="16"/>
+      <c r="BZ59" s="16"/>
+      <c r="CA59" s="16"/>
+      <c r="CB59" s="16"/>
+      <c r="CC59" s="16"/>
+      <c r="CD59" s="16"/>
+      <c r="CE59" s="16"/>
+      <c r="CF59" s="16"/>
+      <c r="CG59" s="16"/>
+      <c r="CH59" s="16"/>
+      <c r="CI59" s="16"/>
+      <c r="CJ59" s="16"/>
+      <c r="CK59" s="16"/>
+      <c r="CL59" s="16"/>
+      <c r="CM59" s="16"/>
+      <c r="CN59" s="16"/>
+      <c r="CO59" s="16"/>
+      <c r="CP59" s="16"/>
+      <c r="CQ59" s="16"/>
+      <c r="CR59" s="16"/>
+      <c r="CS59" s="16"/>
+      <c r="CT59" s="16"/>
+      <c r="CU59" s="16"/>
+      <c r="CV59" s="16"/>
+      <c r="CW59" s="16"/>
+      <c r="CX59" s="16"/>
+      <c r="CY59" s="16"/>
+      <c r="CZ59" s="16"/>
+      <c r="DA59" s="16"/>
+      <c r="DB59" s="16"/>
+      <c r="DC59" s="16"/>
+      <c r="DD59" s="16"/>
+      <c r="DE59" s="16"/>
+      <c r="DF59" s="16"/>
+      <c r="DG59" s="16"/>
+      <c r="DH59" s="16"/>
+      <c r="DI59" s="16"/>
+      <c r="DJ59" s="16"/>
+      <c r="DK59" s="16"/>
+      <c r="DL59" s="16"/>
+      <c r="DM59" s="16"/>
+      <c r="DN59" s="16"/>
+      <c r="DO59" s="16"/>
+      <c r="DP59" s="16"/>
+      <c r="DQ59" s="16"/>
+      <c r="DR59" s="16"/>
+      <c r="DS59" s="16"/>
+      <c r="DT59" s="16"/>
+      <c r="DU59" s="16"/>
+      <c r="DV59" s="16"/>
+      <c r="DW59" s="16"/>
+      <c r="DX59" s="16"/>
+      <c r="DY59" s="16"/>
+      <c r="DZ59" s="16"/>
+      <c r="EA59" s="16"/>
+      <c r="EB59" s="16"/>
+      <c r="EC59" s="16"/>
+      <c r="ED59" s="16"/>
+      <c r="EE59" s="16"/>
+      <c r="EF59" s="16"/>
+      <c r="EG59" s="16"/>
+      <c r="EH59" s="16"/>
+      <c r="EI59" s="16"/>
+      <c r="EJ59" s="16"/>
+      <c r="EK59" s="16"/>
+      <c r="EL59" s="16"/>
+      <c r="EM59" s="16"/>
+      <c r="EN59" s="16"/>
+      <c r="EO59" s="16"/>
+      <c r="EP59" s="16"/>
+      <c r="EQ59" s="16"/>
+      <c r="ER59" s="16"/>
+      <c r="ES59" s="16"/>
+      <c r="ET59" s="16"/>
+      <c r="EU59" s="16"/>
+      <c r="EV59" s="16"/>
+      <c r="EW59" s="16"/>
+      <c r="EX59" s="16"/>
+      <c r="EY59" s="16"/>
+      <c r="EZ59" s="16"/>
+      <c r="FA59" s="16"/>
+      <c r="FB59" s="16"/>
+      <c r="FC59" s="16"/>
+      <c r="FD59" s="16"/>
+      <c r="FE59" s="16"/>
+      <c r="FF59" s="16"/>
+      <c r="FG59" s="16"/>
+      <c r="FH59" s="16"/>
+      <c r="FI59" s="16"/>
+      <c r="FJ59" s="16"/>
+      <c r="FK59" s="16"/>
+      <c r="FL59" s="16"/>
+      <c r="FM59" s="16"/>
+      <c r="FN59" s="16"/>
+      <c r="FO59" s="16"/>
+      <c r="FP59" s="16"/>
+      <c r="FQ59" s="16"/>
+      <c r="FR59" s="16"/>
+      <c r="FS59" s="16"/>
+      <c r="FT59" s="16"/>
+      <c r="FU59" s="16"/>
+      <c r="FV59" s="16"/>
+      <c r="FW59" s="16"/>
+      <c r="FX59" s="16"/>
+      <c r="FY59" s="16"/>
+      <c r="FZ59" s="16"/>
+      <c r="GA59" s="16"/>
+      <c r="GB59" s="16"/>
+      <c r="GC59" s="16"/>
+      <c r="GD59" s="16"/>
+      <c r="GE59" s="16"/>
+      <c r="GF59" s="16"/>
+      <c r="GG59" s="16"/>
+      <c r="GH59" s="16"/>
+      <c r="GI59" s="16"/>
+      <c r="GJ59" s="16"/>
+      <c r="GK59" s="16"/>
+      <c r="GL59" s="16"/>
+      <c r="GM59" s="16"/>
+      <c r="GN59" s="16"/>
+      <c r="GO59" s="16"/>
+      <c r="GP59" s="16"/>
+      <c r="GQ59" s="16"/>
+      <c r="GR59" s="16"/>
+      <c r="GS59" s="16"/>
+      <c r="GT59" s="16"/>
+      <c r="GU59" s="16"/>
+      <c r="GV59" s="16"/>
+      <c r="GW59" s="16"/>
+      <c r="GX59" s="16"/>
+      <c r="GY59" s="16"/>
+      <c r="GZ59" s="16"/>
+      <c r="HA59" s="16"/>
+      <c r="HB59" s="16"/>
+      <c r="HC59" s="16"/>
+      <c r="HD59" s="16"/>
+      <c r="HE59" s="16"/>
+      <c r="HF59" s="16"/>
+      <c r="HG59" s="16"/>
+      <c r="HH59" s="16"/>
+      <c r="HI59" s="16"/>
+      <c r="HJ59" s="16"/>
+      <c r="HK59" s="16"/>
+      <c r="HL59" s="16"/>
+      <c r="HM59" s="16"/>
+      <c r="HN59" s="16"/>
+      <c r="HO59" s="16"/>
+      <c r="HP59" s="16"/>
+      <c r="HQ59" s="16"/>
+      <c r="HR59" s="16"/>
+      <c r="HS59" s="16"/>
+      <c r="HT59" s="16"/>
+      <c r="HU59" s="16"/>
+      <c r="HV59" s="16"/>
+      <c r="HW59" s="16"/>
+      <c r="HX59" s="16"/>
+      <c r="HY59" s="16"/>
+      <c r="HZ59" s="16"/>
+      <c r="IA59" s="16"/>
+      <c r="IB59" s="16"/>
+      <c r="IC59" s="16"/>
+      <c r="ID59" s="16"/>
+      <c r="IE59" s="16"/>
+      <c r="IF59" s="16"/>
+      <c r="IG59" s="16"/>
+      <c r="IH59" s="16"/>
+      <c r="II59" s="16"/>
+      <c r="IJ59" s="16"/>
+      <c r="IK59" s="16"/>
+      <c r="IL59" s="16"/>
+      <c r="IM59" s="16"/>
+    </row>
+    <row r="60" spans="1:256" s="19" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A60" s="35">
+        <v>56</v>
+      </c>
+      <c r="B60" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="J55" s="39" t="s">
+      <c r="C60" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D60" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E60" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="K55" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L55" s="46" t="s">
+      <c r="F60" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G60" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="H60" s="23" t="s">
+        <v>259</v>
+      </c>
+      <c r="I60" s="22"/>
+      <c r="J60" s="24"/>
+      <c r="K60" s="22"/>
+      <c r="L60" s="22"/>
+      <c r="M60" s="18"/>
+      <c r="N60" s="18"/>
+      <c r="O60" s="18"/>
+      <c r="P60" s="18"/>
+      <c r="Q60" s="18"/>
+      <c r="R60" s="18"/>
+      <c r="S60" s="18"/>
+      <c r="T60" s="18"/>
+      <c r="U60" s="18"/>
+      <c r="V60" s="18"/>
+      <c r="W60" s="18"/>
+      <c r="X60" s="18"/>
+      <c r="Y60" s="18"/>
+      <c r="Z60" s="18"/>
+      <c r="AA60" s="18"/>
+      <c r="AB60" s="18"/>
+      <c r="AC60" s="18"/>
+      <c r="AD60" s="18"/>
+      <c r="AE60" s="18"/>
+      <c r="AF60" s="18"/>
+      <c r="AG60" s="18"/>
+      <c r="AH60" s="18"/>
+      <c r="AI60" s="18"/>
+      <c r="AJ60" s="18"/>
+      <c r="AK60" s="18"/>
+      <c r="AL60" s="18"/>
+      <c r="AM60" s="18"/>
+      <c r="AN60" s="18"/>
+      <c r="AO60" s="18"/>
+      <c r="AP60" s="18"/>
+      <c r="AQ60" s="18"/>
+      <c r="AR60" s="18"/>
+      <c r="AS60" s="18"/>
+      <c r="AT60" s="18"/>
+      <c r="AU60" s="18"/>
+      <c r="AV60" s="18"/>
+      <c r="AW60" s="18"/>
+      <c r="AX60" s="18"/>
+      <c r="AY60" s="18"/>
+      <c r="AZ60" s="18"/>
+      <c r="BA60" s="18"/>
+      <c r="BB60" s="18"/>
+      <c r="BC60" s="18"/>
+      <c r="BD60" s="18"/>
+      <c r="BE60" s="18"/>
+      <c r="BF60" s="18"/>
+      <c r="BG60" s="18"/>
+      <c r="BH60" s="18"/>
+      <c r="BI60" s="18"/>
+      <c r="BJ60" s="18"/>
+      <c r="BK60" s="18"/>
+      <c r="BL60" s="18"/>
+      <c r="BM60" s="18"/>
+      <c r="BN60" s="18"/>
+      <c r="BO60" s="18"/>
+      <c r="BP60" s="18"/>
+      <c r="BQ60" s="18"/>
+      <c r="BR60" s="18"/>
+      <c r="BS60" s="18"/>
+      <c r="BT60" s="18"/>
+      <c r="BU60" s="18"/>
+      <c r="BV60" s="18"/>
+      <c r="BW60" s="18"/>
+      <c r="BX60" s="18"/>
+      <c r="BY60" s="18"/>
+      <c r="BZ60" s="18"/>
+      <c r="CA60" s="18"/>
+      <c r="CB60" s="18"/>
+      <c r="CC60" s="18"/>
+      <c r="CD60" s="18"/>
+      <c r="CE60" s="18"/>
+      <c r="CF60" s="18"/>
+      <c r="CG60" s="18"/>
+      <c r="CH60" s="18"/>
+      <c r="CI60" s="18"/>
+      <c r="CJ60" s="18"/>
+      <c r="CK60" s="18"/>
+      <c r="CL60" s="18"/>
+      <c r="CM60" s="18"/>
+      <c r="CN60" s="18"/>
+      <c r="CO60" s="18"/>
+      <c r="CP60" s="18"/>
+      <c r="CQ60" s="18"/>
+      <c r="CR60" s="18"/>
+      <c r="CS60" s="18"/>
+      <c r="CT60" s="18"/>
+      <c r="CU60" s="18"/>
+      <c r="CV60" s="18"/>
+      <c r="CW60" s="18"/>
+      <c r="CX60" s="18"/>
+      <c r="CY60" s="18"/>
+      <c r="CZ60" s="18"/>
+      <c r="DA60" s="18"/>
+      <c r="DB60" s="18"/>
+      <c r="DC60" s="18"/>
+      <c r="DD60" s="18"/>
+      <c r="DE60" s="18"/>
+      <c r="DF60" s="18"/>
+      <c r="DG60" s="18"/>
+      <c r="DH60" s="18"/>
+      <c r="DI60" s="18"/>
+      <c r="DJ60" s="18"/>
+      <c r="DK60" s="18"/>
+      <c r="DL60" s="18"/>
+      <c r="DM60" s="18"/>
+      <c r="DN60" s="18"/>
+      <c r="DO60" s="18"/>
+      <c r="DP60" s="18"/>
+      <c r="DQ60" s="18"/>
+      <c r="DR60" s="18"/>
+      <c r="DS60" s="18"/>
+      <c r="DT60" s="18"/>
+      <c r="DU60" s="18"/>
+      <c r="DV60" s="18"/>
+      <c r="DW60" s="18"/>
+      <c r="DX60" s="18"/>
+      <c r="DY60" s="18"/>
+      <c r="DZ60" s="18"/>
+      <c r="EA60" s="18"/>
+      <c r="EB60" s="18"/>
+      <c r="EC60" s="18"/>
+      <c r="ED60" s="18"/>
+      <c r="EE60" s="18"/>
+      <c r="EF60" s="18"/>
+      <c r="EG60" s="18"/>
+      <c r="EH60" s="18"/>
+      <c r="EI60" s="18"/>
+      <c r="EJ60" s="18"/>
+      <c r="EK60" s="18"/>
+      <c r="EL60" s="18"/>
+      <c r="EM60" s="18"/>
+      <c r="EN60" s="18"/>
+      <c r="EO60" s="18"/>
+      <c r="EP60" s="18"/>
+      <c r="EQ60" s="18"/>
+      <c r="ER60" s="18"/>
+      <c r="ES60" s="18"/>
+      <c r="ET60" s="18"/>
+      <c r="EU60" s="18"/>
+      <c r="EV60" s="18"/>
+      <c r="EW60" s="18"/>
+      <c r="EX60" s="18"/>
+      <c r="EY60" s="18"/>
+      <c r="EZ60" s="18"/>
+      <c r="FA60" s="18"/>
+      <c r="FB60" s="18"/>
+      <c r="FC60" s="18"/>
+      <c r="FD60" s="18"/>
+      <c r="FE60" s="18"/>
+      <c r="FF60" s="18"/>
+      <c r="FG60" s="18"/>
+      <c r="FH60" s="18"/>
+      <c r="FI60" s="18"/>
+      <c r="FJ60" s="18"/>
+      <c r="FK60" s="18"/>
+      <c r="FL60" s="18"/>
+      <c r="FM60" s="18"/>
+      <c r="FN60" s="18"/>
+      <c r="FO60" s="18"/>
+      <c r="FP60" s="18"/>
+      <c r="FQ60" s="18"/>
+      <c r="FR60" s="18"/>
+      <c r="FS60" s="18"/>
+      <c r="FT60" s="18"/>
+      <c r="FU60" s="18"/>
+      <c r="FV60" s="18"/>
+      <c r="FW60" s="18"/>
+      <c r="FX60" s="18"/>
+      <c r="FY60" s="18"/>
+      <c r="FZ60" s="18"/>
+      <c r="GA60" s="18"/>
+      <c r="GB60" s="18"/>
+      <c r="GC60" s="18"/>
+      <c r="GD60" s="18"/>
+      <c r="GE60" s="18"/>
+      <c r="GF60" s="18"/>
+      <c r="GG60" s="18"/>
+      <c r="GH60" s="18"/>
+      <c r="GI60" s="18"/>
+      <c r="GJ60" s="18"/>
+      <c r="GK60" s="18"/>
+      <c r="GL60" s="18"/>
+      <c r="GM60" s="18"/>
+      <c r="GN60" s="18"/>
+      <c r="GO60" s="18"/>
+      <c r="GP60" s="18"/>
+      <c r="GQ60" s="18"/>
+      <c r="GR60" s="18"/>
+      <c r="GS60" s="18"/>
+      <c r="GT60" s="18"/>
+      <c r="GU60" s="18"/>
+      <c r="GV60" s="18"/>
+      <c r="GW60" s="18"/>
+      <c r="GX60" s="18"/>
+      <c r="GY60" s="18"/>
+      <c r="GZ60" s="18"/>
+      <c r="HA60" s="18"/>
+      <c r="HB60" s="18"/>
+      <c r="HC60" s="18"/>
+      <c r="HD60" s="18"/>
+      <c r="HE60" s="18"/>
+      <c r="HF60" s="18"/>
+      <c r="HG60" s="18"/>
+      <c r="HH60" s="18"/>
+      <c r="HI60" s="18"/>
+      <c r="HJ60" s="18"/>
+      <c r="HK60" s="18"/>
+      <c r="HL60" s="18"/>
+      <c r="HM60" s="18"/>
+      <c r="HN60" s="18"/>
+      <c r="HO60" s="18"/>
+      <c r="HP60" s="18"/>
+      <c r="HQ60" s="18"/>
+      <c r="HR60" s="18"/>
+      <c r="HS60" s="18"/>
+      <c r="HT60" s="18"/>
+      <c r="HU60" s="18"/>
+      <c r="HV60" s="18"/>
+      <c r="HW60" s="18"/>
+      <c r="HX60" s="18"/>
+      <c r="HY60" s="18"/>
+      <c r="HZ60" s="18"/>
+      <c r="IA60" s="18"/>
+      <c r="IB60" s="18"/>
+      <c r="IC60" s="18"/>
+      <c r="ID60" s="18"/>
+      <c r="IE60" s="18"/>
+      <c r="IF60" s="18"/>
+      <c r="IG60" s="18"/>
+      <c r="IH60" s="18"/>
+      <c r="II60" s="18"/>
+      <c r="IJ60" s="18"/>
+      <c r="IK60" s="18"/>
+      <c r="IL60" s="18"/>
+      <c r="IM60" s="18"/>
+    </row>
+    <row r="61" spans="1:256" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A61" s="35">
+        <v>56</v>
+      </c>
+      <c r="B61" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D61" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="N55" s="108"/>
-[...241 lines deleted...]
-      <c r="IV55" s="110"/>
+      <c r="G61" s="26"/>
+      <c r="H61" s="23" t="s">
+        <v>260</v>
+      </c>
+      <c r="I61" s="22"/>
+      <c r="J61" s="24">
+        <v>56400</v>
+      </c>
+      <c r="K61" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="L61" s="22"/>
+      <c r="M61" s="15"/>
+      <c r="N61" s="15"/>
+      <c r="O61" s="15"/>
+      <c r="P61" s="15"/>
+      <c r="Q61" s="15"/>
+      <c r="R61" s="15"/>
+      <c r="S61" s="15"/>
+      <c r="T61" s="15"/>
+      <c r="U61" s="15"/>
+      <c r="V61" s="15"/>
+      <c r="W61" s="15"/>
+      <c r="X61" s="15"/>
+      <c r="Y61" s="15"/>
+      <c r="Z61" s="15"/>
+      <c r="AA61" s="15"/>
+      <c r="AB61" s="15"/>
+      <c r="AC61" s="15"/>
+      <c r="AD61" s="15"/>
+      <c r="AE61" s="15"/>
+      <c r="AF61" s="15"/>
+      <c r="AG61" s="15"/>
+      <c r="AH61" s="15"/>
+      <c r="AI61" s="15"/>
+      <c r="AJ61" s="15"/>
+      <c r="AK61" s="15"/>
+      <c r="AL61" s="15"/>
+      <c r="AM61" s="15"/>
+      <c r="AN61" s="15"/>
+      <c r="AO61" s="15"/>
+      <c r="AP61" s="15"/>
+      <c r="AQ61" s="15"/>
+      <c r="AR61" s="15"/>
+      <c r="AS61" s="15"/>
+      <c r="AT61" s="15"/>
+      <c r="AU61" s="15"/>
+      <c r="AV61" s="15"/>
+      <c r="AW61" s="15"/>
+      <c r="AX61" s="15"/>
+      <c r="AY61" s="15"/>
+      <c r="AZ61" s="15"/>
+      <c r="BA61" s="15"/>
+      <c r="BB61" s="15"/>
+      <c r="BC61" s="15"/>
+      <c r="BD61" s="15"/>
+      <c r="BE61" s="15"/>
+      <c r="BF61" s="15"/>
+      <c r="BG61" s="15"/>
+      <c r="BH61" s="15"/>
+      <c r="BI61" s="15"/>
+      <c r="BJ61" s="15"/>
+      <c r="BK61" s="15"/>
+      <c r="BL61" s="15"/>
+      <c r="BM61" s="15"/>
+      <c r="BN61" s="15"/>
+      <c r="BO61" s="15"/>
+      <c r="BP61" s="15"/>
+      <c r="BQ61" s="15"/>
+      <c r="BR61" s="15"/>
+      <c r="BS61" s="15"/>
+      <c r="BT61" s="15"/>
+      <c r="BU61" s="15"/>
+      <c r="BV61" s="15"/>
+      <c r="BW61" s="15"/>
+      <c r="BX61" s="15"/>
+      <c r="BY61" s="15"/>
+      <c r="BZ61" s="15"/>
+      <c r="CA61" s="15"/>
+      <c r="CB61" s="15"/>
+      <c r="CC61" s="15"/>
+      <c r="CD61" s="15"/>
+      <c r="CE61" s="15"/>
+      <c r="CF61" s="15"/>
+      <c r="CG61" s="15"/>
+      <c r="CH61" s="15"/>
+      <c r="CI61" s="15"/>
+      <c r="CJ61" s="15"/>
+      <c r="CK61" s="15"/>
+      <c r="CL61" s="15"/>
+      <c r="CM61" s="15"/>
+      <c r="CN61" s="15"/>
+      <c r="CO61" s="15"/>
+      <c r="CP61" s="15"/>
+      <c r="CQ61" s="15"/>
+      <c r="CR61" s="15"/>
+      <c r="CS61" s="15"/>
+      <c r="CT61" s="15"/>
+      <c r="CU61" s="15"/>
+      <c r="CV61" s="15"/>
+      <c r="CW61" s="15"/>
+      <c r="CX61" s="15"/>
+      <c r="CY61" s="15"/>
+      <c r="CZ61" s="15"/>
+      <c r="DA61" s="15"/>
+      <c r="DB61" s="15"/>
+      <c r="DC61" s="15"/>
+      <c r="DD61" s="15"/>
+      <c r="DE61" s="15"/>
+      <c r="DF61" s="15"/>
+      <c r="DG61" s="15"/>
+      <c r="DH61" s="15"/>
+      <c r="DI61" s="15"/>
+      <c r="DJ61" s="15"/>
+      <c r="DK61" s="15"/>
+      <c r="DL61" s="15"/>
+      <c r="DM61" s="15"/>
+      <c r="DN61" s="15"/>
+      <c r="DO61" s="15"/>
+      <c r="DP61" s="15"/>
+      <c r="DQ61" s="15"/>
+      <c r="DR61" s="15"/>
+      <c r="DS61" s="15"/>
+      <c r="DT61" s="15"/>
+      <c r="DU61" s="15"/>
+      <c r="DV61" s="15"/>
+      <c r="DW61" s="15"/>
+      <c r="DX61" s="15"/>
+      <c r="DY61" s="15"/>
+      <c r="DZ61" s="15"/>
+      <c r="EA61" s="15"/>
+      <c r="EB61" s="15"/>
+      <c r="EC61" s="15"/>
+      <c r="ED61" s="15"/>
+      <c r="EE61" s="15"/>
+      <c r="EF61" s="15"/>
+      <c r="EG61" s="15"/>
+      <c r="EH61" s="15"/>
+      <c r="EI61" s="15"/>
+      <c r="EJ61" s="15"/>
+      <c r="EK61" s="15"/>
+      <c r="EL61" s="15"/>
+      <c r="EM61" s="15"/>
+      <c r="EN61" s="15"/>
+      <c r="EO61" s="15"/>
+      <c r="EP61" s="15"/>
+      <c r="EQ61" s="15"/>
+      <c r="ER61" s="15"/>
+      <c r="ES61" s="15"/>
+      <c r="ET61" s="15"/>
+      <c r="EU61" s="15"/>
+      <c r="EV61" s="15"/>
+      <c r="EW61" s="15"/>
+      <c r="EX61" s="15"/>
+      <c r="EY61" s="15"/>
+      <c r="EZ61" s="15"/>
+      <c r="FA61" s="15"/>
+      <c r="FB61" s="15"/>
+      <c r="FC61" s="15"/>
+      <c r="FD61" s="15"/>
+      <c r="FE61" s="15"/>
+      <c r="FF61" s="15"/>
+      <c r="FG61" s="15"/>
+      <c r="FH61" s="15"/>
+      <c r="FI61" s="15"/>
+      <c r="FJ61" s="15"/>
+      <c r="FK61" s="15"/>
+      <c r="FL61" s="15"/>
+      <c r="FM61" s="15"/>
+      <c r="FN61" s="15"/>
+      <c r="FO61" s="15"/>
+      <c r="FP61" s="15"/>
+      <c r="FQ61" s="15"/>
+      <c r="FR61" s="15"/>
+      <c r="FS61" s="15"/>
+      <c r="FT61" s="15"/>
+      <c r="FU61" s="15"/>
+      <c r="FV61" s="15"/>
+      <c r="FW61" s="15"/>
+      <c r="FX61" s="15"/>
+      <c r="FY61" s="15"/>
+      <c r="FZ61" s="15"/>
+      <c r="GA61" s="15"/>
+      <c r="GB61" s="15"/>
+      <c r="GC61" s="15"/>
+      <c r="GD61" s="15"/>
+      <c r="GE61" s="15"/>
+      <c r="GF61" s="15"/>
+      <c r="GG61" s="15"/>
+      <c r="GH61" s="15"/>
+      <c r="GI61" s="15"/>
+      <c r="GJ61" s="15"/>
+      <c r="GK61" s="15"/>
+      <c r="GL61" s="15"/>
+      <c r="GM61" s="15"/>
+      <c r="GN61" s="15"/>
+      <c r="GO61" s="15"/>
+      <c r="GP61" s="15"/>
+      <c r="GQ61" s="15"/>
+      <c r="GR61" s="15"/>
+      <c r="GS61" s="15"/>
+      <c r="GT61" s="15"/>
+      <c r="GU61" s="15"/>
+      <c r="GV61" s="15"/>
+      <c r="GW61" s="15"/>
+      <c r="GX61" s="15"/>
+      <c r="GY61" s="15"/>
+      <c r="GZ61" s="15"/>
+      <c r="HA61" s="15"/>
+      <c r="HB61" s="15"/>
+      <c r="HC61" s="15"/>
+      <c r="HD61" s="15"/>
+      <c r="HE61" s="15"/>
+      <c r="HF61" s="15"/>
+      <c r="HG61" s="15"/>
+      <c r="HH61" s="15"/>
+      <c r="HI61" s="15"/>
+      <c r="HJ61" s="15"/>
+      <c r="HK61" s="15"/>
+      <c r="HL61" s="15"/>
+      <c r="HM61" s="15"/>
+      <c r="HN61" s="15"/>
+      <c r="HO61" s="15"/>
+      <c r="HP61" s="15"/>
+      <c r="HQ61" s="15"/>
+      <c r="HR61" s="15"/>
+      <c r="HS61" s="15"/>
+      <c r="HT61" s="15"/>
+      <c r="HU61" s="15"/>
+      <c r="HV61" s="15"/>
+      <c r="HW61" s="15"/>
+      <c r="HX61" s="15"/>
+      <c r="HY61" s="15"/>
+      <c r="HZ61" s="15"/>
+      <c r="IA61" s="15"/>
+      <c r="IB61" s="15"/>
+      <c r="IC61" s="15"/>
+      <c r="ID61" s="15"/>
+      <c r="IE61" s="15"/>
+      <c r="IF61" s="15"/>
+      <c r="IG61" s="15"/>
+      <c r="IH61" s="15"/>
+      <c r="II61" s="15"/>
+      <c r="IJ61" s="15"/>
+      <c r="IK61" s="15"/>
+      <c r="IL61" s="15"/>
+      <c r="IM61" s="15"/>
+      <c r="IN61" s="15"/>
     </row>
-    <row r="56" spans="1:256" s="17" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="35">
+    <row r="62" spans="1:256" s="4" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A62" s="56">
         <v>56</v>
       </c>
-      <c r="B56" s="22" t="s">
-[...21 lines deleted...]
-      <c r="L56" s="27" t="s">
+      <c r="B62" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="E62" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="M56" s="16"/>
-[...233 lines deleted...]
-      <c r="IM56" s="16"/>
+      <c r="F62" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G62" s="58"/>
+      <c r="H62" s="57" t="s">
+        <v>232</v>
+      </c>
+      <c r="I62" s="39" t="s">
+        <v>375</v>
+      </c>
+      <c r="J62" s="41">
+        <v>56250</v>
+      </c>
+      <c r="K62" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="L62" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="M62" s="5"/>
+      <c r="N62" s="5"/>
+      <c r="O62" s="5"/>
+      <c r="P62" s="5"/>
+      <c r="Q62" s="5"/>
+      <c r="R62" s="5"/>
+      <c r="S62" s="5"/>
+      <c r="T62" s="5"/>
+      <c r="U62" s="5"/>
+      <c r="V62" s="5"/>
+      <c r="W62" s="5"/>
+      <c r="X62" s="5"/>
+      <c r="Y62" s="5"/>
+      <c r="Z62" s="5"/>
+      <c r="AA62" s="5"/>
+      <c r="AB62" s="5"/>
+      <c r="AC62" s="5"/>
+      <c r="AD62" s="5"/>
+      <c r="AE62" s="5"/>
+      <c r="AF62" s="5"/>
+      <c r="AG62" s="5"/>
+      <c r="AH62" s="5"/>
+      <c r="AI62" s="5"/>
+      <c r="AJ62" s="5"/>
+      <c r="AK62" s="5"/>
+      <c r="AL62" s="5"/>
+      <c r="AM62" s="5"/>
+      <c r="AN62" s="5"/>
+      <c r="AO62" s="5"/>
+      <c r="AP62" s="5"/>
+      <c r="AQ62" s="5"/>
+      <c r="AR62" s="5"/>
+      <c r="AS62" s="5"/>
+      <c r="AT62" s="5"/>
+      <c r="AU62" s="5"/>
+      <c r="AV62" s="5"/>
+      <c r="AW62" s="5"/>
+      <c r="AX62" s="5"/>
+      <c r="AY62" s="5"/>
+      <c r="AZ62" s="5"/>
+      <c r="BA62" s="5"/>
+      <c r="BB62" s="5"/>
+      <c r="BC62" s="5"/>
+      <c r="BD62" s="5"/>
+      <c r="BE62" s="5"/>
+      <c r="BF62" s="5"/>
+      <c r="BG62" s="5"/>
+      <c r="BH62" s="5"/>
+      <c r="BI62" s="5"/>
+      <c r="BJ62" s="5"/>
+      <c r="BK62" s="5"/>
+      <c r="BL62" s="5"/>
+      <c r="BM62" s="5"/>
+      <c r="BN62" s="5"/>
+      <c r="BO62" s="5"/>
+      <c r="BP62" s="5"/>
+      <c r="BQ62" s="5"/>
+      <c r="BR62" s="5"/>
+      <c r="BS62" s="5"/>
+      <c r="BT62" s="5"/>
+      <c r="BU62" s="5"/>
+      <c r="BV62" s="5"/>
+      <c r="BW62" s="5"/>
+      <c r="BX62" s="5"/>
+      <c r="BY62" s="5"/>
+      <c r="BZ62" s="5"/>
+      <c r="CA62" s="5"/>
+      <c r="CB62" s="5"/>
+      <c r="CC62" s="5"/>
+      <c r="CD62" s="5"/>
+      <c r="CE62" s="5"/>
+      <c r="CF62" s="5"/>
+      <c r="CG62" s="5"/>
+      <c r="CH62" s="5"/>
+      <c r="CI62" s="5"/>
+      <c r="CJ62" s="5"/>
+      <c r="CK62" s="5"/>
+      <c r="CL62" s="5"/>
+      <c r="CM62" s="5"/>
+      <c r="CN62" s="5"/>
+      <c r="CO62" s="5"/>
+      <c r="CP62" s="5"/>
+      <c r="CQ62" s="5"/>
+      <c r="CR62" s="5"/>
+      <c r="CS62" s="5"/>
+      <c r="CT62" s="5"/>
+      <c r="CU62" s="5"/>
+      <c r="CV62" s="5"/>
+      <c r="CW62" s="5"/>
+      <c r="CX62" s="5"/>
+      <c r="CY62" s="5"/>
+      <c r="CZ62" s="5"/>
+      <c r="DA62" s="5"/>
+      <c r="DB62" s="5"/>
+      <c r="DC62" s="5"/>
+      <c r="DD62" s="5"/>
+      <c r="DE62" s="5"/>
+      <c r="DF62" s="5"/>
+      <c r="DG62" s="5"/>
+      <c r="DH62" s="5"/>
+      <c r="DI62" s="5"/>
+      <c r="DJ62" s="5"/>
+      <c r="DK62" s="5"/>
+      <c r="DL62" s="5"/>
+      <c r="DM62" s="5"/>
+      <c r="DN62" s="5"/>
+      <c r="DO62" s="5"/>
+      <c r="DP62" s="5"/>
+      <c r="DQ62" s="5"/>
+      <c r="DR62" s="5"/>
+      <c r="DS62" s="5"/>
+      <c r="DT62" s="5"/>
+      <c r="DU62" s="5"/>
+      <c r="DV62" s="5"/>
+      <c r="DW62" s="5"/>
+      <c r="DX62" s="5"/>
+      <c r="DY62" s="5"/>
+      <c r="DZ62" s="5"/>
+      <c r="EA62" s="5"/>
+      <c r="EB62" s="5"/>
+      <c r="EC62" s="5"/>
+      <c r="ED62" s="5"/>
+      <c r="EE62" s="5"/>
+      <c r="EF62" s="5"/>
+      <c r="EG62" s="5"/>
+      <c r="EH62" s="5"/>
+      <c r="EI62" s="5"/>
+      <c r="EJ62" s="5"/>
+      <c r="EK62" s="5"/>
+      <c r="EL62" s="5"/>
+      <c r="EM62" s="5"/>
+      <c r="EN62" s="5"/>
+      <c r="EO62" s="5"/>
+      <c r="EP62" s="5"/>
+      <c r="EQ62" s="5"/>
+      <c r="ER62" s="5"/>
+      <c r="ES62" s="5"/>
+      <c r="ET62" s="5"/>
+      <c r="EU62" s="5"/>
+      <c r="EV62" s="5"/>
+      <c r="EW62" s="5"/>
+      <c r="EX62" s="5"/>
+      <c r="EY62" s="5"/>
+      <c r="EZ62" s="5"/>
+      <c r="FA62" s="5"/>
+      <c r="FB62" s="5"/>
+      <c r="FC62" s="5"/>
+      <c r="FD62" s="5"/>
+      <c r="FE62" s="5"/>
+      <c r="FF62" s="5"/>
+      <c r="FG62" s="5"/>
+      <c r="FH62" s="5"/>
+      <c r="FI62" s="5"/>
+      <c r="FJ62" s="5"/>
+      <c r="FK62" s="5"/>
+      <c r="FL62" s="5"/>
+      <c r="FM62" s="5"/>
+      <c r="FN62" s="5"/>
+      <c r="FO62" s="5"/>
+      <c r="FP62" s="5"/>
+      <c r="FQ62" s="5"/>
+      <c r="FR62" s="5"/>
+      <c r="FS62" s="5"/>
+      <c r="FT62" s="5"/>
+      <c r="FU62" s="5"/>
+      <c r="FV62" s="5"/>
+      <c r="FW62" s="5"/>
+      <c r="FX62" s="5"/>
+      <c r="FY62" s="5"/>
+      <c r="FZ62" s="5"/>
+      <c r="GA62" s="5"/>
+      <c r="GB62" s="5"/>
+      <c r="GC62" s="5"/>
+      <c r="GD62" s="5"/>
+      <c r="GE62" s="5"/>
+      <c r="GF62" s="5"/>
+      <c r="GG62" s="5"/>
+      <c r="GH62" s="5"/>
+      <c r="GI62" s="5"/>
+      <c r="GJ62" s="5"/>
+      <c r="GK62" s="5"/>
+      <c r="GL62" s="5"/>
+      <c r="GM62" s="5"/>
+      <c r="GN62" s="5"/>
+      <c r="GO62" s="5"/>
+      <c r="GP62" s="5"/>
+      <c r="GQ62" s="5"/>
+      <c r="GR62" s="5"/>
+      <c r="GS62" s="5"/>
+      <c r="GT62" s="5"/>
+      <c r="GU62" s="5"/>
+      <c r="GV62" s="5"/>
+      <c r="GW62" s="5"/>
+      <c r="GX62" s="5"/>
+      <c r="GY62" s="5"/>
+      <c r="GZ62" s="5"/>
+      <c r="HA62" s="5"/>
+      <c r="HB62" s="5"/>
+      <c r="HC62" s="5"/>
+      <c r="HD62" s="5"/>
+      <c r="HE62" s="5"/>
+      <c r="HF62" s="5"/>
+      <c r="HG62" s="5"/>
+      <c r="HH62" s="5"/>
+      <c r="HI62" s="5"/>
+      <c r="HJ62" s="5"/>
+      <c r="HK62" s="5"/>
+      <c r="HL62" s="5"/>
+      <c r="HM62" s="5"/>
+      <c r="HN62" s="5"/>
+      <c r="HO62" s="5"/>
+      <c r="HP62" s="5"/>
+      <c r="HQ62" s="5"/>
+      <c r="HR62" s="5"/>
+      <c r="HS62" s="5"/>
+      <c r="HT62" s="5"/>
+      <c r="HU62" s="5"/>
+      <c r="HV62" s="5"/>
+      <c r="HW62" s="5"/>
+      <c r="HX62" s="5"/>
+      <c r="HY62" s="5"/>
+      <c r="HZ62" s="5"/>
+      <c r="IA62" s="5"/>
+      <c r="IB62" s="5"/>
+      <c r="IC62" s="5"/>
+      <c r="ID62" s="5"/>
+      <c r="IE62" s="5"/>
+      <c r="IF62" s="5"/>
+      <c r="IG62" s="5"/>
+      <c r="IH62" s="5"/>
+      <c r="II62" s="5"/>
+      <c r="IJ62" s="5"/>
+      <c r="IK62" s="5"/>
+      <c r="IL62" s="5"/>
+      <c r="IM62" s="5"/>
+      <c r="IN62" s="5"/>
     </row>
-    <row r="57" spans="1:256" s="19" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="35">
+    <row r="63" spans="1:256" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A63" s="29">
         <v>56</v>
       </c>
-      <c r="B57" s="22" t="s">
-[...12 lines deleted...]
-      <c r="I57" s="22" t="s">
+      <c r="B63" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="J57" s="22" t="s">
+      <c r="C63" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="D63" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E63" s="30"/>
+      <c r="F63" s="30"/>
+      <c r="G63" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="H63" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="I63" s="26"/>
+      <c r="J63" s="30">
+        <v>56470</v>
+      </c>
+      <c r="K63" s="30" t="s">
+        <v>351</v>
+      </c>
+      <c r="L63" s="30"/>
+      <c r="M63" s="15"/>
+      <c r="N63" s="15"/>
+      <c r="O63" s="15"/>
+      <c r="P63" s="15"/>
+      <c r="Q63" s="15"/>
+      <c r="R63" s="15"/>
+      <c r="S63" s="15"/>
+      <c r="T63" s="15"/>
+      <c r="U63" s="15"/>
+      <c r="V63" s="15"/>
+      <c r="W63" s="15"/>
+      <c r="X63" s="15"/>
+      <c r="Y63" s="15"/>
+      <c r="Z63" s="15"/>
+      <c r="AA63" s="15"/>
+      <c r="AB63" s="15"/>
+      <c r="AC63" s="15"/>
+      <c r="AD63" s="15"/>
+      <c r="AE63" s="15"/>
+      <c r="AF63" s="15"/>
+      <c r="AG63" s="15"/>
+      <c r="AH63" s="15"/>
+      <c r="AI63" s="15"/>
+      <c r="AJ63" s="15"/>
+      <c r="AK63" s="15"/>
+      <c r="AL63" s="15"/>
+      <c r="AM63" s="15"/>
+      <c r="AN63" s="15"/>
+      <c r="AO63" s="15"/>
+      <c r="AP63" s="15"/>
+      <c r="AQ63" s="15"/>
+      <c r="AR63" s="15"/>
+      <c r="AS63" s="15"/>
+      <c r="AT63" s="15"/>
+      <c r="AU63" s="15"/>
+      <c r="AV63" s="15"/>
+      <c r="AW63" s="15"/>
+      <c r="AX63" s="15"/>
+      <c r="AY63" s="15"/>
+      <c r="AZ63" s="15"/>
+      <c r="BA63" s="15"/>
+      <c r="BB63" s="15"/>
+      <c r="BC63" s="15"/>
+      <c r="BD63" s="15"/>
+      <c r="BE63" s="15"/>
+      <c r="BF63" s="15"/>
+      <c r="BG63" s="15"/>
+      <c r="BH63" s="15"/>
+      <c r="BI63" s="15"/>
+      <c r="BJ63" s="15"/>
+      <c r="BK63" s="15"/>
+      <c r="BL63" s="15"/>
+      <c r="BM63" s="15"/>
+      <c r="BN63" s="15"/>
+      <c r="BO63" s="15"/>
+      <c r="BP63" s="15"/>
+      <c r="BQ63" s="15"/>
+      <c r="BR63" s="15"/>
+      <c r="BS63" s="15"/>
+      <c r="BT63" s="15"/>
+      <c r="BU63" s="15"/>
+      <c r="BV63" s="15"/>
+      <c r="BW63" s="15"/>
+      <c r="BX63" s="15"/>
+      <c r="BY63" s="15"/>
+      <c r="BZ63" s="15"/>
+      <c r="CA63" s="15"/>
+      <c r="CB63" s="15"/>
+      <c r="CC63" s="15"/>
+      <c r="CD63" s="15"/>
+      <c r="CE63" s="15"/>
+      <c r="CF63" s="15"/>
+      <c r="CG63" s="15"/>
+      <c r="CH63" s="15"/>
+      <c r="CI63" s="15"/>
+      <c r="CJ63" s="15"/>
+      <c r="CK63" s="15"/>
+      <c r="CL63" s="15"/>
+      <c r="CM63" s="15"/>
+      <c r="CN63" s="15"/>
+      <c r="CO63" s="15"/>
+      <c r="CP63" s="15"/>
+      <c r="CQ63" s="15"/>
+      <c r="CR63" s="15"/>
+      <c r="CS63" s="15"/>
+      <c r="CT63" s="15"/>
+      <c r="CU63" s="15"/>
+      <c r="CV63" s="15"/>
+      <c r="CW63" s="15"/>
+      <c r="CX63" s="15"/>
+      <c r="CY63" s="15"/>
+      <c r="CZ63" s="15"/>
+      <c r="DA63" s="15"/>
+      <c r="DB63" s="15"/>
+      <c r="DC63" s="15"/>
+      <c r="DD63" s="15"/>
+      <c r="DE63" s="15"/>
+      <c r="DF63" s="15"/>
+      <c r="DG63" s="15"/>
+      <c r="DH63" s="15"/>
+      <c r="DI63" s="15"/>
+      <c r="DJ63" s="15"/>
+      <c r="DK63" s="15"/>
+      <c r="DL63" s="15"/>
+      <c r="DM63" s="15"/>
+      <c r="DN63" s="15"/>
+      <c r="DO63" s="15"/>
+      <c r="DP63" s="15"/>
+      <c r="DQ63" s="15"/>
+      <c r="DR63" s="15"/>
+      <c r="DS63" s="15"/>
+      <c r="DT63" s="15"/>
+      <c r="DU63" s="15"/>
+      <c r="DV63" s="15"/>
+      <c r="DW63" s="15"/>
+      <c r="DX63" s="15"/>
+      <c r="DY63" s="15"/>
+      <c r="DZ63" s="15"/>
+      <c r="EA63" s="15"/>
+      <c r="EB63" s="15"/>
+      <c r="EC63" s="15"/>
+      <c r="ED63" s="15"/>
+      <c r="EE63" s="15"/>
+      <c r="EF63" s="15"/>
+      <c r="EG63" s="15"/>
+      <c r="EH63" s="15"/>
+      <c r="EI63" s="15"/>
+      <c r="EJ63" s="15"/>
+      <c r="EK63" s="15"/>
+      <c r="EL63" s="15"/>
+      <c r="EM63" s="15"/>
+      <c r="EN63" s="15"/>
+      <c r="EO63" s="15"/>
+      <c r="EP63" s="15"/>
+      <c r="EQ63" s="15"/>
+      <c r="ER63" s="15"/>
+      <c r="ES63" s="15"/>
+      <c r="ET63" s="15"/>
+      <c r="EU63" s="15"/>
+      <c r="EV63" s="15"/>
+      <c r="EW63" s="15"/>
+      <c r="EX63" s="15"/>
+      <c r="EY63" s="15"/>
+      <c r="EZ63" s="15"/>
+      <c r="FA63" s="15"/>
+      <c r="FB63" s="15"/>
+      <c r="FC63" s="15"/>
+      <c r="FD63" s="15"/>
+      <c r="FE63" s="15"/>
+      <c r="FF63" s="15"/>
+      <c r="FG63" s="15"/>
+      <c r="FH63" s="15"/>
+      <c r="FI63" s="15"/>
+      <c r="FJ63" s="15"/>
+      <c r="FK63" s="15"/>
+      <c r="FL63" s="15"/>
+      <c r="FM63" s="15"/>
+      <c r="FN63" s="15"/>
+      <c r="FO63" s="15"/>
+      <c r="FP63" s="15"/>
+      <c r="FQ63" s="15"/>
+      <c r="FR63" s="15"/>
+      <c r="FS63" s="15"/>
+      <c r="FT63" s="15"/>
+      <c r="FU63" s="15"/>
+      <c r="FV63" s="15"/>
+      <c r="FW63" s="15"/>
+      <c r="FX63" s="15"/>
+      <c r="FY63" s="15"/>
+      <c r="FZ63" s="15"/>
+      <c r="GA63" s="15"/>
+      <c r="GB63" s="15"/>
+      <c r="GC63" s="15"/>
+      <c r="GD63" s="15"/>
+      <c r="GE63" s="15"/>
+      <c r="GF63" s="15"/>
+      <c r="GG63" s="15"/>
+      <c r="GH63" s="15"/>
+      <c r="GI63" s="15"/>
+      <c r="GJ63" s="15"/>
+      <c r="GK63" s="15"/>
+      <c r="GL63" s="15"/>
+      <c r="GM63" s="15"/>
+      <c r="GN63" s="15"/>
+      <c r="GO63" s="15"/>
+      <c r="GP63" s="15"/>
+      <c r="GQ63" s="15"/>
+      <c r="GR63" s="15"/>
+      <c r="GS63" s="15"/>
+      <c r="GT63" s="15"/>
+      <c r="GU63" s="15"/>
+      <c r="GV63" s="15"/>
+      <c r="GW63" s="15"/>
+      <c r="GX63" s="15"/>
+      <c r="GY63" s="15"/>
+      <c r="GZ63" s="15"/>
+      <c r="HA63" s="15"/>
+      <c r="HB63" s="15"/>
+      <c r="HC63" s="15"/>
+      <c r="HD63" s="15"/>
+      <c r="HE63" s="15"/>
+      <c r="HF63" s="15"/>
+      <c r="HG63" s="15"/>
+      <c r="HH63" s="15"/>
+      <c r="HI63" s="15"/>
+      <c r="HJ63" s="15"/>
+      <c r="HK63" s="15"/>
+      <c r="HL63" s="15"/>
+      <c r="HM63" s="15"/>
+      <c r="HN63" s="15"/>
+      <c r="HO63" s="15"/>
+      <c r="HP63" s="15"/>
+      <c r="HQ63" s="15"/>
+      <c r="HR63" s="15"/>
+      <c r="HS63" s="15"/>
+      <c r="HT63" s="15"/>
+      <c r="HU63" s="15"/>
+      <c r="HV63" s="15"/>
+      <c r="HW63" s="15"/>
+      <c r="HX63" s="15"/>
+      <c r="HY63" s="15"/>
+      <c r="HZ63" s="15"/>
+      <c r="IA63" s="15"/>
+      <c r="IB63" s="15"/>
+      <c r="IC63" s="15"/>
+      <c r="ID63" s="15"/>
+      <c r="IE63" s="15"/>
+      <c r="IF63" s="15"/>
+      <c r="IG63" s="15"/>
+      <c r="IH63" s="15"/>
+      <c r="II63" s="15"/>
+      <c r="IJ63" s="15"/>
+      <c r="IK63" s="15"/>
+      <c r="IL63" s="15"/>
+      <c r="IM63" s="15"/>
+      <c r="IN63" s="15"/>
+    </row>
+    <row r="64" spans="1:256" s="4" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A64" s="38">
+        <v>56</v>
+      </c>
+      <c r="B64" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="K57" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L57" s="27" t="s">
+      <c r="C64" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="D64" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="E64" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="M57" s="18"/>
-[...233 lines deleted...]
-      <c r="IM57" s="18"/>
+      <c r="G64" s="58"/>
+      <c r="H64" s="40" t="s">
+        <v>385</v>
+      </c>
+      <c r="I64" s="39" t="s">
+        <v>386</v>
+      </c>
+      <c r="J64" s="41">
+        <v>56370</v>
+      </c>
+      <c r="K64" s="39" t="s">
+        <v>387</v>
+      </c>
+      <c r="L64" s="59" t="s">
+        <v>388</v>
+      </c>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+      <c r="R64" s="5"/>
+      <c r="S64" s="5"/>
+      <c r="T64" s="5"/>
+      <c r="U64" s="5"/>
+      <c r="V64" s="5"/>
+      <c r="W64" s="5"/>
+      <c r="X64" s="5"/>
+      <c r="Y64" s="5"/>
+      <c r="Z64" s="5"/>
+      <c r="AA64" s="5"/>
+      <c r="AB64" s="5"/>
+      <c r="AC64" s="5"/>
+      <c r="AD64" s="5"/>
+      <c r="AE64" s="5"/>
+      <c r="AF64" s="5"/>
+      <c r="AG64" s="5"/>
+      <c r="AH64" s="5"/>
+      <c r="AI64" s="5"/>
+      <c r="AJ64" s="5"/>
+      <c r="AK64" s="5"/>
+      <c r="AL64" s="5"/>
+      <c r="AM64" s="5"/>
+      <c r="AN64" s="5"/>
+      <c r="AO64" s="5"/>
+      <c r="AP64" s="5"/>
+      <c r="AQ64" s="5"/>
+      <c r="AR64" s="5"/>
+      <c r="AS64" s="5"/>
+      <c r="AT64" s="5"/>
+      <c r="AU64" s="5"/>
+      <c r="AV64" s="5"/>
+      <c r="AW64" s="5"/>
+      <c r="AX64" s="5"/>
+      <c r="AY64" s="5"/>
+      <c r="AZ64" s="5"/>
+      <c r="BA64" s="5"/>
+      <c r="BB64" s="5"/>
+      <c r="BC64" s="5"/>
+      <c r="BD64" s="5"/>
+      <c r="BE64" s="5"/>
+      <c r="BF64" s="5"/>
+      <c r="BG64" s="5"/>
+      <c r="BH64" s="5"/>
+      <c r="BI64" s="5"/>
+      <c r="BJ64" s="5"/>
+      <c r="BK64" s="5"/>
+      <c r="BL64" s="5"/>
+      <c r="BM64" s="5"/>
+      <c r="BN64" s="5"/>
+      <c r="BO64" s="5"/>
+      <c r="BP64" s="5"/>
+      <c r="BQ64" s="5"/>
+      <c r="BR64" s="5"/>
+      <c r="BS64" s="5"/>
+      <c r="BT64" s="5"/>
+      <c r="BU64" s="5"/>
+      <c r="BV64" s="5"/>
+      <c r="BW64" s="5"/>
+      <c r="BX64" s="5"/>
+      <c r="BY64" s="5"/>
+      <c r="BZ64" s="5"/>
+      <c r="CA64" s="5"/>
+      <c r="CB64" s="5"/>
+      <c r="CC64" s="5"/>
+      <c r="CD64" s="5"/>
+      <c r="CE64" s="5"/>
+      <c r="CF64" s="5"/>
+      <c r="CG64" s="5"/>
+      <c r="CH64" s="5"/>
+      <c r="CI64" s="5"/>
+      <c r="CJ64" s="5"/>
+      <c r="CK64" s="5"/>
+      <c r="CL64" s="5"/>
+      <c r="CM64" s="5"/>
+      <c r="CN64" s="5"/>
+      <c r="CO64" s="5"/>
+      <c r="CP64" s="5"/>
+      <c r="CQ64" s="5"/>
+      <c r="CR64" s="5"/>
+      <c r="CS64" s="5"/>
+      <c r="CT64" s="5"/>
+      <c r="CU64" s="5"/>
+      <c r="CV64" s="5"/>
+      <c r="CW64" s="5"/>
+      <c r="CX64" s="5"/>
+      <c r="CY64" s="5"/>
+      <c r="CZ64" s="5"/>
+      <c r="DA64" s="5"/>
+      <c r="DB64" s="5"/>
+      <c r="DC64" s="5"/>
+      <c r="DD64" s="5"/>
+      <c r="DE64" s="5"/>
+      <c r="DF64" s="5"/>
+      <c r="DG64" s="5"/>
+      <c r="DH64" s="5"/>
+      <c r="DI64" s="5"/>
+      <c r="DJ64" s="5"/>
+      <c r="DK64" s="5"/>
+      <c r="DL64" s="5"/>
+      <c r="DM64" s="5"/>
+      <c r="DN64" s="5"/>
+      <c r="DO64" s="5"/>
+      <c r="DP64" s="5"/>
+      <c r="DQ64" s="5"/>
+      <c r="DR64" s="5"/>
+      <c r="DS64" s="5"/>
+      <c r="DT64" s="5"/>
+      <c r="DU64" s="5"/>
+      <c r="DV64" s="5"/>
+      <c r="DW64" s="5"/>
+      <c r="DX64" s="5"/>
+      <c r="DY64" s="5"/>
+      <c r="DZ64" s="5"/>
+      <c r="EA64" s="5"/>
+      <c r="EB64" s="5"/>
+      <c r="EC64" s="5"/>
+      <c r="ED64" s="5"/>
+      <c r="EE64" s="5"/>
+      <c r="EF64" s="5"/>
+      <c r="EG64" s="5"/>
+      <c r="EH64" s="5"/>
+      <c r="EI64" s="5"/>
+      <c r="EJ64" s="5"/>
+      <c r="EK64" s="5"/>
+      <c r="EL64" s="5"/>
+      <c r="EM64" s="5"/>
+      <c r="EN64" s="5"/>
+      <c r="EO64" s="5"/>
+      <c r="EP64" s="5"/>
+      <c r="EQ64" s="5"/>
+      <c r="ER64" s="5"/>
+      <c r="ES64" s="5"/>
+      <c r="ET64" s="5"/>
+      <c r="EU64" s="5"/>
+      <c r="EV64" s="5"/>
+      <c r="EW64" s="5"/>
+      <c r="EX64" s="5"/>
+      <c r="EY64" s="5"/>
+      <c r="EZ64" s="5"/>
+      <c r="FA64" s="5"/>
+      <c r="FB64" s="5"/>
+      <c r="FC64" s="5"/>
+      <c r="FD64" s="5"/>
+      <c r="FE64" s="5"/>
+      <c r="FF64" s="5"/>
+      <c r="FG64" s="5"/>
+      <c r="FH64" s="5"/>
+      <c r="FI64" s="5"/>
+      <c r="FJ64" s="5"/>
+      <c r="FK64" s="5"/>
+      <c r="FL64" s="5"/>
+      <c r="FM64" s="5"/>
+      <c r="FN64" s="5"/>
+      <c r="FO64" s="5"/>
+      <c r="FP64" s="5"/>
+      <c r="FQ64" s="5"/>
+      <c r="FR64" s="5"/>
+      <c r="FS64" s="5"/>
+      <c r="FT64" s="5"/>
+      <c r="FU64" s="5"/>
+      <c r="FV64" s="5"/>
+      <c r="FW64" s="5"/>
+      <c r="FX64" s="5"/>
+      <c r="FY64" s="5"/>
+      <c r="FZ64" s="5"/>
+      <c r="GA64" s="5"/>
+      <c r="GB64" s="5"/>
+      <c r="GC64" s="5"/>
+      <c r="GD64" s="5"/>
+      <c r="GE64" s="5"/>
+      <c r="GF64" s="5"/>
+      <c r="GG64" s="5"/>
+      <c r="GH64" s="5"/>
+      <c r="GI64" s="5"/>
+      <c r="GJ64" s="5"/>
+      <c r="GK64" s="5"/>
+      <c r="GL64" s="5"/>
+      <c r="GM64" s="5"/>
+      <c r="GN64" s="5"/>
+      <c r="GO64" s="5"/>
+      <c r="GP64" s="5"/>
+      <c r="GQ64" s="5"/>
+      <c r="GR64" s="5"/>
+      <c r="GS64" s="5"/>
+      <c r="GT64" s="5"/>
+      <c r="GU64" s="5"/>
+      <c r="GV64" s="5"/>
+      <c r="GW64" s="5"/>
+      <c r="GX64" s="5"/>
+      <c r="GY64" s="5"/>
+      <c r="GZ64" s="5"/>
+      <c r="HA64" s="5"/>
+      <c r="HB64" s="5"/>
+      <c r="HC64" s="5"/>
+      <c r="HD64" s="5"/>
+      <c r="HE64" s="5"/>
+      <c r="HF64" s="5"/>
+      <c r="HG64" s="5"/>
+      <c r="HH64" s="5"/>
+      <c r="HI64" s="5"/>
+      <c r="HJ64" s="5"/>
+      <c r="HK64" s="5"/>
+      <c r="HL64" s="5"/>
+      <c r="HM64" s="5"/>
+      <c r="HN64" s="5"/>
+      <c r="HO64" s="5"/>
+      <c r="HP64" s="5"/>
+      <c r="HQ64" s="5"/>
+      <c r="HR64" s="5"/>
+      <c r="HS64" s="5"/>
+      <c r="HT64" s="5"/>
+      <c r="HU64" s="5"/>
+      <c r="HV64" s="5"/>
+      <c r="HW64" s="5"/>
+      <c r="HX64" s="5"/>
+      <c r="HY64" s="5"/>
+      <c r="HZ64" s="5"/>
+      <c r="IA64" s="5"/>
+      <c r="IB64" s="5"/>
+      <c r="IC64" s="5"/>
+      <c r="ID64" s="5"/>
+      <c r="IE64" s="5"/>
+      <c r="IF64" s="5"/>
+      <c r="IG64" s="5"/>
+      <c r="IH64" s="5"/>
+      <c r="II64" s="5"/>
+      <c r="IJ64" s="5"/>
+      <c r="IK64" s="5"/>
+      <c r="IL64" s="5"/>
+      <c r="IM64" s="5"/>
+      <c r="IN64" s="5"/>
     </row>
-    <row r="58" spans="1:256" s="12" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
-[...1895 lines deleted...]
-    <row r="65" spans="1:257" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:257" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A65" s="89">
         <v>72</v>
       </c>
-      <c r="B65" s="74" t="s">
-        <v>130</v>
+      <c r="B65" s="88" t="s">
+        <v>9</v>
       </c>
       <c r="C65" s="74" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>84</v>
+      </c>
+      <c r="D65" s="74" t="s">
+        <v>44</v>
       </c>
       <c r="E65" s="74" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>72140</v>
+        <v>9</v>
+      </c>
+      <c r="F65" s="74" t="s">
+        <v>9</v>
       </c>
       <c r="G65" s="74" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>86</v>
+      </c>
+      <c r="H65" s="75" t="s">
+        <v>253</v>
+      </c>
+      <c r="I65" s="74" t="s">
+        <v>345</v>
+      </c>
+      <c r="J65" s="76">
+        <v>72000</v>
+      </c>
+      <c r="K65" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="L65" s="97" t="s">
+        <v>346</v>
       </c>
       <c r="M65" s="90"/>
       <c r="N65" s="90"/>
       <c r="O65" s="90"/>
       <c r="P65" s="90"/>
       <c r="Q65" s="90"/>
       <c r="R65" s="90"/>
       <c r="S65" s="90"/>
       <c r="T65" s="90"/>
       <c r="U65" s="90"/>
       <c r="V65" s="90"/>
       <c r="W65" s="90"/>
       <c r="X65" s="90"/>
       <c r="Y65" s="90"/>
       <c r="Z65" s="90"/>
       <c r="AA65" s="90"/>
       <c r="AB65" s="90"/>
       <c r="AC65" s="90"/>
       <c r="AD65" s="90"/>
       <c r="AE65" s="90"/>
       <c r="AF65" s="90"/>
       <c r="AG65" s="90"/>
       <c r="AH65" s="90"/>
       <c r="AI65" s="90"/>
       <c r="AJ65" s="90"/>
@@ -21181,84 +21212,80 @@
       <c r="HQ65" s="90"/>
       <c r="HR65" s="90"/>
       <c r="HS65" s="90"/>
       <c r="HT65" s="90"/>
       <c r="HU65" s="90"/>
       <c r="HV65" s="90"/>
       <c r="HW65" s="90"/>
       <c r="HX65" s="90"/>
       <c r="HY65" s="90"/>
       <c r="HZ65" s="90"/>
       <c r="IA65" s="90"/>
       <c r="IB65" s="90"/>
       <c r="IC65" s="90"/>
       <c r="ID65" s="90"/>
       <c r="IE65" s="90"/>
       <c r="IF65" s="90"/>
       <c r="IG65" s="90"/>
       <c r="IH65" s="90"/>
       <c r="II65" s="90"/>
       <c r="IJ65" s="90"/>
       <c r="IK65" s="90"/>
       <c r="IL65" s="90"/>
       <c r="IM65" s="90"/>
       <c r="IN65" s="90"/>
     </row>
-    <row r="66" spans="1:257" s="91" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:257" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A66" s="89">
         <v>72</v>
       </c>
-      <c r="B66" s="74" t="s">
-        <v>184</v>
+      <c r="B66" s="78" t="s">
+        <v>3</v>
       </c>
       <c r="C66" s="74" t="s">
+        <v>120</v>
+      </c>
+      <c r="D66" s="74" t="s">
         <v>57</v>
       </c>
-      <c r="D66" s="75" t="s">
-[...12 lines deleted...]
-        <v>187</v>
+      <c r="E66" s="83"/>
+      <c r="F66" s="83"/>
+      <c r="G66" s="83"/>
+      <c r="H66" s="75" t="s">
+        <v>121</v>
       </c>
       <c r="I66" s="74" t="s">
-        <v>3</v>
-[...6 lines deleted...]
-        <v>3</v>
+        <v>122</v>
+      </c>
+      <c r="J66" s="76">
+        <v>72140</v>
+      </c>
+      <c r="K66" s="74" t="s">
+        <v>123</v>
+      </c>
+      <c r="L66" s="74" t="s">
+        <v>124</v>
       </c>
       <c r="M66" s="90"/>
       <c r="N66" s="90"/>
       <c r="O66" s="90"/>
       <c r="P66" s="90"/>
       <c r="Q66" s="90"/>
       <c r="R66" s="90"/>
       <c r="S66" s="90"/>
       <c r="T66" s="90"/>
       <c r="U66" s="90"/>
       <c r="V66" s="90"/>
       <c r="W66" s="90"/>
       <c r="X66" s="90"/>
       <c r="Y66" s="90"/>
       <c r="Z66" s="90"/>
       <c r="AA66" s="90"/>
       <c r="AB66" s="90"/>
       <c r="AC66" s="90"/>
       <c r="AD66" s="90"/>
       <c r="AE66" s="90"/>
       <c r="AF66" s="90"/>
       <c r="AG66" s="90"/>
       <c r="AH66" s="90"/>
       <c r="AI66" s="90"/>
       <c r="AJ66" s="90"/>
@@ -21453,1162 +21480,1167 @@
       <c r="HQ66" s="90"/>
       <c r="HR66" s="90"/>
       <c r="HS66" s="90"/>
       <c r="HT66" s="90"/>
       <c r="HU66" s="90"/>
       <c r="HV66" s="90"/>
       <c r="HW66" s="90"/>
       <c r="HX66" s="90"/>
       <c r="HY66" s="90"/>
       <c r="HZ66" s="90"/>
       <c r="IA66" s="90"/>
       <c r="IB66" s="90"/>
       <c r="IC66" s="90"/>
       <c r="ID66" s="90"/>
       <c r="IE66" s="90"/>
       <c r="IF66" s="90"/>
       <c r="IG66" s="90"/>
       <c r="IH66" s="90"/>
       <c r="II66" s="90"/>
       <c r="IJ66" s="90"/>
       <c r="IK66" s="90"/>
       <c r="IL66" s="90"/>
       <c r="IM66" s="90"/>
       <c r="IN66" s="90"/>
     </row>
-    <row r="67" spans="1:257" s="4" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="60">
+    <row r="67" spans="1:257" s="91" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A67" s="89">
+        <v>72</v>
+      </c>
+      <c r="B67" s="88" t="s">
+        <v>3</v>
+      </c>
+      <c r="C67" s="74" t="s">
+        <v>174</v>
+      </c>
+      <c r="D67" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="E67" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="F67" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G67" s="83"/>
+      <c r="H67" s="75" t="s">
+        <v>269</v>
+      </c>
+      <c r="I67" s="74" t="s">
+        <v>175</v>
+      </c>
+      <c r="J67" s="76">
+        <v>72230</v>
+      </c>
+      <c r="K67" s="74" t="s">
+        <v>176</v>
+      </c>
+      <c r="L67" s="74" t="s">
+        <v>177</v>
+      </c>
+      <c r="M67" s="90"/>
+      <c r="N67" s="90"/>
+      <c r="O67" s="90"/>
+      <c r="P67" s="90"/>
+      <c r="Q67" s="90"/>
+      <c r="R67" s="90"/>
+      <c r="S67" s="90"/>
+      <c r="T67" s="90"/>
+      <c r="U67" s="90"/>
+      <c r="V67" s="90"/>
+      <c r="W67" s="90"/>
+      <c r="X67" s="90"/>
+      <c r="Y67" s="90"/>
+      <c r="Z67" s="90"/>
+      <c r="AA67" s="90"/>
+      <c r="AB67" s="90"/>
+      <c r="AC67" s="90"/>
+      <c r="AD67" s="90"/>
+      <c r="AE67" s="90"/>
+      <c r="AF67" s="90"/>
+      <c r="AG67" s="90"/>
+      <c r="AH67" s="90"/>
+      <c r="AI67" s="90"/>
+      <c r="AJ67" s="90"/>
+      <c r="AK67" s="90"/>
+      <c r="AL67" s="90"/>
+      <c r="AM67" s="90"/>
+      <c r="AN67" s="90"/>
+      <c r="AO67" s="90"/>
+      <c r="AP67" s="90"/>
+      <c r="AQ67" s="90"/>
+      <c r="AR67" s="90"/>
+      <c r="AS67" s="90"/>
+      <c r="AT67" s="90"/>
+      <c r="AU67" s="90"/>
+      <c r="AV67" s="90"/>
+      <c r="AW67" s="90"/>
+      <c r="AX67" s="90"/>
+      <c r="AY67" s="90"/>
+      <c r="AZ67" s="90"/>
+      <c r="BA67" s="90"/>
+      <c r="BB67" s="90"/>
+      <c r="BC67" s="90"/>
+      <c r="BD67" s="90"/>
+      <c r="BE67" s="90"/>
+      <c r="BF67" s="90"/>
+      <c r="BG67" s="90"/>
+      <c r="BH67" s="90"/>
+      <c r="BI67" s="90"/>
+      <c r="BJ67" s="90"/>
+      <c r="BK67" s="90"/>
+      <c r="BL67" s="90"/>
+      <c r="BM67" s="90"/>
+      <c r="BN67" s="90"/>
+      <c r="BO67" s="90"/>
+      <c r="BP67" s="90"/>
+      <c r="BQ67" s="90"/>
+      <c r="BR67" s="90"/>
+      <c r="BS67" s="90"/>
+      <c r="BT67" s="90"/>
+      <c r="BU67" s="90"/>
+      <c r="BV67" s="90"/>
+      <c r="BW67" s="90"/>
+      <c r="BX67" s="90"/>
+      <c r="BY67" s="90"/>
+      <c r="BZ67" s="90"/>
+      <c r="CA67" s="90"/>
+      <c r="CB67" s="90"/>
+      <c r="CC67" s="90"/>
+      <c r="CD67" s="90"/>
+      <c r="CE67" s="90"/>
+      <c r="CF67" s="90"/>
+      <c r="CG67" s="90"/>
+      <c r="CH67" s="90"/>
+      <c r="CI67" s="90"/>
+      <c r="CJ67" s="90"/>
+      <c r="CK67" s="90"/>
+      <c r="CL67" s="90"/>
+      <c r="CM67" s="90"/>
+      <c r="CN67" s="90"/>
+      <c r="CO67" s="90"/>
+      <c r="CP67" s="90"/>
+      <c r="CQ67" s="90"/>
+      <c r="CR67" s="90"/>
+      <c r="CS67" s="90"/>
+      <c r="CT67" s="90"/>
+      <c r="CU67" s="90"/>
+      <c r="CV67" s="90"/>
+      <c r="CW67" s="90"/>
+      <c r="CX67" s="90"/>
+      <c r="CY67" s="90"/>
+      <c r="CZ67" s="90"/>
+      <c r="DA67" s="90"/>
+      <c r="DB67" s="90"/>
+      <c r="DC67" s="90"/>
+      <c r="DD67" s="90"/>
+      <c r="DE67" s="90"/>
+      <c r="DF67" s="90"/>
+      <c r="DG67" s="90"/>
+      <c r="DH67" s="90"/>
+      <c r="DI67" s="90"/>
+      <c r="DJ67" s="90"/>
+      <c r="DK67" s="90"/>
+      <c r="DL67" s="90"/>
+      <c r="DM67" s="90"/>
+      <c r="DN67" s="90"/>
+      <c r="DO67" s="90"/>
+      <c r="DP67" s="90"/>
+      <c r="DQ67" s="90"/>
+      <c r="DR67" s="90"/>
+      <c r="DS67" s="90"/>
+      <c r="DT67" s="90"/>
+      <c r="DU67" s="90"/>
+      <c r="DV67" s="90"/>
+      <c r="DW67" s="90"/>
+      <c r="DX67" s="90"/>
+      <c r="DY67" s="90"/>
+      <c r="DZ67" s="90"/>
+      <c r="EA67" s="90"/>
+      <c r="EB67" s="90"/>
+      <c r="EC67" s="90"/>
+      <c r="ED67" s="90"/>
+      <c r="EE67" s="90"/>
+      <c r="EF67" s="90"/>
+      <c r="EG67" s="90"/>
+      <c r="EH67" s="90"/>
+      <c r="EI67" s="90"/>
+      <c r="EJ67" s="90"/>
+      <c r="EK67" s="90"/>
+      <c r="EL67" s="90"/>
+      <c r="EM67" s="90"/>
+      <c r="EN67" s="90"/>
+      <c r="EO67" s="90"/>
+      <c r="EP67" s="90"/>
+      <c r="EQ67" s="90"/>
+      <c r="ER67" s="90"/>
+      <c r="ES67" s="90"/>
+      <c r="ET67" s="90"/>
+      <c r="EU67" s="90"/>
+      <c r="EV67" s="90"/>
+      <c r="EW67" s="90"/>
+      <c r="EX67" s="90"/>
+      <c r="EY67" s="90"/>
+      <c r="EZ67" s="90"/>
+      <c r="FA67" s="90"/>
+      <c r="FB67" s="90"/>
+      <c r="FC67" s="90"/>
+      <c r="FD67" s="90"/>
+      <c r="FE67" s="90"/>
+      <c r="FF67" s="90"/>
+      <c r="FG67" s="90"/>
+      <c r="FH67" s="90"/>
+      <c r="FI67" s="90"/>
+      <c r="FJ67" s="90"/>
+      <c r="FK67" s="90"/>
+      <c r="FL67" s="90"/>
+      <c r="FM67" s="90"/>
+      <c r="FN67" s="90"/>
+      <c r="FO67" s="90"/>
+      <c r="FP67" s="90"/>
+      <c r="FQ67" s="90"/>
+      <c r="FR67" s="90"/>
+      <c r="FS67" s="90"/>
+      <c r="FT67" s="90"/>
+      <c r="FU67" s="90"/>
+      <c r="FV67" s="90"/>
+      <c r="FW67" s="90"/>
+      <c r="FX67" s="90"/>
+      <c r="FY67" s="90"/>
+      <c r="FZ67" s="90"/>
+      <c r="GA67" s="90"/>
+      <c r="GB67" s="90"/>
+      <c r="GC67" s="90"/>
+      <c r="GD67" s="90"/>
+      <c r="GE67" s="90"/>
+      <c r="GF67" s="90"/>
+      <c r="GG67" s="90"/>
+      <c r="GH67" s="90"/>
+      <c r="GI67" s="90"/>
+      <c r="GJ67" s="90"/>
+      <c r="GK67" s="90"/>
+      <c r="GL67" s="90"/>
+      <c r="GM67" s="90"/>
+      <c r="GN67" s="90"/>
+      <c r="GO67" s="90"/>
+      <c r="GP67" s="90"/>
+      <c r="GQ67" s="90"/>
+      <c r="GR67" s="90"/>
+      <c r="GS67" s="90"/>
+      <c r="GT67" s="90"/>
+      <c r="GU67" s="90"/>
+      <c r="GV67" s="90"/>
+      <c r="GW67" s="90"/>
+      <c r="GX67" s="90"/>
+      <c r="GY67" s="90"/>
+      <c r="GZ67" s="90"/>
+      <c r="HA67" s="90"/>
+      <c r="HB67" s="90"/>
+      <c r="HC67" s="90"/>
+      <c r="HD67" s="90"/>
+      <c r="HE67" s="90"/>
+      <c r="HF67" s="90"/>
+      <c r="HG67" s="90"/>
+      <c r="HH67" s="90"/>
+      <c r="HI67" s="90"/>
+      <c r="HJ67" s="90"/>
+      <c r="HK67" s="90"/>
+      <c r="HL67" s="90"/>
+      <c r="HM67" s="90"/>
+      <c r="HN67" s="90"/>
+      <c r="HO67" s="90"/>
+      <c r="HP67" s="90"/>
+      <c r="HQ67" s="90"/>
+      <c r="HR67" s="90"/>
+      <c r="HS67" s="90"/>
+      <c r="HT67" s="90"/>
+      <c r="HU67" s="90"/>
+      <c r="HV67" s="90"/>
+      <c r="HW67" s="90"/>
+      <c r="HX67" s="90"/>
+      <c r="HY67" s="90"/>
+      <c r="HZ67" s="90"/>
+      <c r="IA67" s="90"/>
+      <c r="IB67" s="90"/>
+      <c r="IC67" s="90"/>
+      <c r="ID67" s="90"/>
+      <c r="IE67" s="90"/>
+      <c r="IF67" s="90"/>
+      <c r="IG67" s="90"/>
+      <c r="IH67" s="90"/>
+      <c r="II67" s="90"/>
+      <c r="IJ67" s="90"/>
+      <c r="IK67" s="90"/>
+      <c r="IL67" s="90"/>
+      <c r="IM67" s="90"/>
+      <c r="IN67" s="90"/>
+    </row>
+    <row r="68" spans="1:257" s="4" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A68" s="60">
         <v>85</v>
       </c>
-      <c r="B67" s="45" t="s">
-[...9 lines deleted...]
-      <c r="F67" s="45">
+      <c r="B68" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" s="45" t="s">
+        <v>373</v>
+      </c>
+      <c r="D68" s="45" t="s">
+        <v>380</v>
+      </c>
+      <c r="E68" s="45"/>
+      <c r="F68" s="45"/>
+      <c r="G68" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="H68" s="61"/>
+      <c r="I68" s="58" t="s">
+        <v>374</v>
+      </c>
+      <c r="J68" s="45">
         <v>85000</v>
       </c>
-      <c r="G67" s="39" t="s">
-[...8 lines deleted...]
-      <c r="L67" s="62" t="s">
+      <c r="K68" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="L68" s="45"/>
+      <c r="M68" s="5"/>
+      <c r="N68" s="5"/>
+      <c r="O68" s="5"/>
+      <c r="P68" s="5"/>
+      <c r="Q68" s="5"/>
+      <c r="R68" s="5"/>
+      <c r="S68" s="5"/>
+      <c r="T68" s="5"/>
+      <c r="U68" s="5"/>
+      <c r="V68" s="5"/>
+      <c r="W68" s="5"/>
+      <c r="X68" s="5"/>
+      <c r="Y68" s="5"/>
+      <c r="Z68" s="5"/>
+      <c r="AA68" s="5"/>
+      <c r="AB68" s="5"/>
+      <c r="AC68" s="5"/>
+      <c r="AD68" s="5"/>
+      <c r="AE68" s="5"/>
+      <c r="AF68" s="5"/>
+      <c r="AG68" s="5"/>
+      <c r="AH68" s="5"/>
+      <c r="AI68" s="5"/>
+      <c r="AJ68" s="5"/>
+      <c r="AK68" s="5"/>
+      <c r="AL68" s="5"/>
+      <c r="AM68" s="5"/>
+      <c r="AN68" s="5"/>
+      <c r="AO68" s="5"/>
+      <c r="AP68" s="5"/>
+      <c r="AQ68" s="5"/>
+      <c r="AR68" s="5"/>
+      <c r="AS68" s="5"/>
+      <c r="AT68" s="5"/>
+      <c r="AU68" s="5"/>
+      <c r="AV68" s="5"/>
+      <c r="AW68" s="5"/>
+      <c r="AX68" s="5"/>
+      <c r="AY68" s="5"/>
+      <c r="AZ68" s="5"/>
+      <c r="BA68" s="5"/>
+      <c r="BB68" s="5"/>
+      <c r="BC68" s="5"/>
+      <c r="BD68" s="5"/>
+      <c r="BE68" s="5"/>
+      <c r="BF68" s="5"/>
+      <c r="BG68" s="5"/>
+      <c r="BH68" s="5"/>
+      <c r="BI68" s="5"/>
+      <c r="BJ68" s="5"/>
+      <c r="BK68" s="5"/>
+      <c r="BL68" s="5"/>
+      <c r="BM68" s="5"/>
+      <c r="BN68" s="5"/>
+      <c r="BO68" s="5"/>
+      <c r="BP68" s="5"/>
+      <c r="BQ68" s="5"/>
+      <c r="BR68" s="5"/>
+      <c r="BS68" s="5"/>
+      <c r="BT68" s="5"/>
+      <c r="BU68" s="5"/>
+      <c r="BV68" s="5"/>
+      <c r="BW68" s="5"/>
+      <c r="BX68" s="5"/>
+      <c r="BY68" s="5"/>
+      <c r="BZ68" s="5"/>
+      <c r="CA68" s="5"/>
+      <c r="CB68" s="5"/>
+      <c r="CC68" s="5"/>
+      <c r="CD68" s="5"/>
+      <c r="CE68" s="5"/>
+      <c r="CF68" s="5"/>
+      <c r="CG68" s="5"/>
+      <c r="CH68" s="5"/>
+      <c r="CI68" s="5"/>
+      <c r="CJ68" s="5"/>
+      <c r="CK68" s="5"/>
+      <c r="CL68" s="5"/>
+      <c r="CM68" s="5"/>
+      <c r="CN68" s="5"/>
+      <c r="CO68" s="5"/>
+      <c r="CP68" s="5"/>
+      <c r="CQ68" s="5"/>
+      <c r="CR68" s="5"/>
+      <c r="CS68" s="5"/>
+      <c r="CT68" s="5"/>
+      <c r="CU68" s="5"/>
+      <c r="CV68" s="5"/>
+      <c r="CW68" s="5"/>
+      <c r="CX68" s="5"/>
+      <c r="CY68" s="5"/>
+      <c r="CZ68" s="5"/>
+      <c r="DA68" s="5"/>
+      <c r="DB68" s="5"/>
+      <c r="DC68" s="5"/>
+      <c r="DD68" s="5"/>
+      <c r="DE68" s="5"/>
+      <c r="DF68" s="5"/>
+      <c r="DG68" s="5"/>
+      <c r="DH68" s="5"/>
+      <c r="DI68" s="5"/>
+      <c r="DJ68" s="5"/>
+      <c r="DK68" s="5"/>
+      <c r="DL68" s="5"/>
+      <c r="DM68" s="5"/>
+      <c r="DN68" s="5"/>
+      <c r="DO68" s="5"/>
+      <c r="DP68" s="5"/>
+      <c r="DQ68" s="5"/>
+      <c r="DR68" s="5"/>
+      <c r="DS68" s="5"/>
+      <c r="DT68" s="5"/>
+      <c r="DU68" s="5"/>
+      <c r="DV68" s="5"/>
+      <c r="DW68" s="5"/>
+      <c r="DX68" s="5"/>
+      <c r="DY68" s="5"/>
+      <c r="DZ68" s="5"/>
+      <c r="EA68" s="5"/>
+      <c r="EB68" s="5"/>
+      <c r="EC68" s="5"/>
+      <c r="ED68" s="5"/>
+      <c r="EE68" s="5"/>
+      <c r="EF68" s="5"/>
+      <c r="EG68" s="5"/>
+      <c r="EH68" s="5"/>
+      <c r="EI68" s="5"/>
+      <c r="EJ68" s="5"/>
+      <c r="EK68" s="5"/>
+      <c r="EL68" s="5"/>
+      <c r="EM68" s="5"/>
+      <c r="EN68" s="5"/>
+      <c r="EO68" s="5"/>
+      <c r="EP68" s="5"/>
+      <c r="EQ68" s="5"/>
+      <c r="ER68" s="5"/>
+      <c r="ES68" s="5"/>
+      <c r="ET68" s="5"/>
+      <c r="EU68" s="5"/>
+      <c r="EV68" s="5"/>
+      <c r="EW68" s="5"/>
+      <c r="EX68" s="5"/>
+      <c r="EY68" s="5"/>
+      <c r="EZ68" s="5"/>
+      <c r="FA68" s="5"/>
+      <c r="FB68" s="5"/>
+      <c r="FC68" s="5"/>
+      <c r="FD68" s="5"/>
+      <c r="FE68" s="5"/>
+      <c r="FF68" s="5"/>
+      <c r="FG68" s="5"/>
+      <c r="FH68" s="5"/>
+      <c r="FI68" s="5"/>
+      <c r="FJ68" s="5"/>
+      <c r="FK68" s="5"/>
+      <c r="FL68" s="5"/>
+      <c r="FM68" s="5"/>
+      <c r="FN68" s="5"/>
+      <c r="FO68" s="5"/>
+      <c r="FP68" s="5"/>
+      <c r="FQ68" s="5"/>
+      <c r="FR68" s="5"/>
+      <c r="FS68" s="5"/>
+      <c r="FT68" s="5"/>
+      <c r="FU68" s="5"/>
+      <c r="FV68" s="5"/>
+      <c r="FW68" s="5"/>
+      <c r="FX68" s="5"/>
+      <c r="FY68" s="5"/>
+      <c r="FZ68" s="5"/>
+      <c r="GA68" s="5"/>
+      <c r="GB68" s="5"/>
+      <c r="GC68" s="5"/>
+      <c r="GD68" s="5"/>
+      <c r="GE68" s="5"/>
+      <c r="GF68" s="5"/>
+      <c r="GG68" s="5"/>
+      <c r="GH68" s="5"/>
+      <c r="GI68" s="5"/>
+      <c r="GJ68" s="5"/>
+      <c r="GK68" s="5"/>
+      <c r="GL68" s="5"/>
+      <c r="GM68" s="5"/>
+      <c r="GN68" s="5"/>
+      <c r="GO68" s="5"/>
+      <c r="GP68" s="5"/>
+      <c r="GQ68" s="5"/>
+      <c r="GR68" s="5"/>
+      <c r="GS68" s="5"/>
+      <c r="GT68" s="5"/>
+      <c r="GU68" s="5"/>
+      <c r="GV68" s="5"/>
+      <c r="GW68" s="5"/>
+      <c r="GX68" s="5"/>
+      <c r="GY68" s="5"/>
+      <c r="GZ68" s="5"/>
+      <c r="HA68" s="5"/>
+      <c r="HB68" s="5"/>
+      <c r="HC68" s="5"/>
+      <c r="HD68" s="5"/>
+      <c r="HE68" s="5"/>
+      <c r="HF68" s="5"/>
+      <c r="HG68" s="5"/>
+      <c r="HH68" s="5"/>
+      <c r="HI68" s="5"/>
+      <c r="HJ68" s="5"/>
+      <c r="HK68" s="5"/>
+      <c r="HL68" s="5"/>
+      <c r="HM68" s="5"/>
+      <c r="HN68" s="5"/>
+      <c r="HO68" s="5"/>
+      <c r="HP68" s="5"/>
+      <c r="HQ68" s="5"/>
+      <c r="HR68" s="5"/>
+      <c r="HS68" s="5"/>
+      <c r="HT68" s="5"/>
+      <c r="HU68" s="5"/>
+      <c r="HV68" s="5"/>
+      <c r="HW68" s="5"/>
+      <c r="HX68" s="5"/>
+      <c r="HY68" s="5"/>
+      <c r="HZ68" s="5"/>
+      <c r="IA68" s="5"/>
+      <c r="IB68" s="5"/>
+      <c r="IC68" s="5"/>
+      <c r="ID68" s="5"/>
+      <c r="IE68" s="5"/>
+      <c r="IF68" s="5"/>
+      <c r="IG68" s="5"/>
+      <c r="IH68" s="5"/>
+      <c r="II68" s="5"/>
+      <c r="IJ68" s="5"/>
+      <c r="IK68" s="5"/>
+      <c r="IL68" s="5"/>
+      <c r="IM68" s="5"/>
+      <c r="IN68" s="5"/>
+    </row>
+    <row r="69" spans="1:257" s="111" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="111">
+        <v>85</v>
+      </c>
+      <c r="B69" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="60" t="s">
+        <v>412</v>
+      </c>
+      <c r="D69" s="45" t="s">
+        <v>413</v>
+      </c>
+      <c r="E69" s="45"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="61"/>
+      <c r="I69" s="45" t="s">
+        <v>410</v>
+      </c>
+      <c r="J69" s="45">
+        <v>85470</v>
+      </c>
+      <c r="K69" s="39" t="s">
+        <v>411</v>
+      </c>
+      <c r="L69" s="114" t="s">
+        <v>414</v>
+      </c>
+      <c r="O69" s="109"/>
+      <c r="P69" s="109"/>
+      <c r="Q69" s="109"/>
+      <c r="R69" s="109"/>
+      <c r="S69" s="113"/>
+      <c r="T69" s="110"/>
+      <c r="U69" s="110"/>
+      <c r="V69" s="110"/>
+      <c r="W69" s="110"/>
+      <c r="X69" s="110"/>
+      <c r="Y69" s="110"/>
+      <c r="Z69" s="110"/>
+      <c r="AA69" s="110"/>
+      <c r="AB69" s="110"/>
+      <c r="AC69" s="110"/>
+      <c r="AD69" s="110"/>
+      <c r="AE69" s="110"/>
+      <c r="AF69" s="110"/>
+      <c r="AG69" s="110"/>
+      <c r="AH69" s="110"/>
+      <c r="AI69" s="110"/>
+      <c r="AJ69" s="110"/>
+      <c r="AK69" s="110"/>
+      <c r="AL69" s="110"/>
+      <c r="AM69" s="110"/>
+      <c r="AN69" s="110"/>
+      <c r="AO69" s="110"/>
+      <c r="AP69" s="110"/>
+      <c r="AQ69" s="110"/>
+      <c r="AR69" s="110"/>
+      <c r="AS69" s="110"/>
+      <c r="AT69" s="110"/>
+      <c r="AU69" s="110"/>
+      <c r="AV69" s="110"/>
+      <c r="AW69" s="110"/>
+      <c r="AX69" s="110"/>
+      <c r="AY69" s="110"/>
+      <c r="AZ69" s="110"/>
+      <c r="BA69" s="110"/>
+      <c r="BB69" s="110"/>
+      <c r="BC69" s="110"/>
+      <c r="BD69" s="110"/>
+      <c r="BE69" s="110"/>
+      <c r="BF69" s="110"/>
+      <c r="BG69" s="110"/>
+      <c r="BH69" s="110"/>
+      <c r="BI69" s="110"/>
+      <c r="BJ69" s="110"/>
+      <c r="BK69" s="110"/>
+      <c r="BL69" s="110"/>
+      <c r="BM69" s="110"/>
+      <c r="BN69" s="110"/>
+      <c r="BO69" s="110"/>
+      <c r="BP69" s="110"/>
+      <c r="BQ69" s="110"/>
+      <c r="BR69" s="110"/>
+      <c r="BS69" s="110"/>
+      <c r="BT69" s="110"/>
+      <c r="BU69" s="110"/>
+      <c r="BV69" s="110"/>
+      <c r="BW69" s="110"/>
+      <c r="BX69" s="110"/>
+      <c r="BY69" s="110"/>
+      <c r="BZ69" s="110"/>
+      <c r="CA69" s="110"/>
+      <c r="CB69" s="110"/>
+      <c r="CC69" s="110"/>
+      <c r="CD69" s="110"/>
+      <c r="CE69" s="110"/>
+      <c r="CF69" s="110"/>
+      <c r="CG69" s="110"/>
+      <c r="CH69" s="110"/>
+      <c r="CI69" s="110"/>
+      <c r="CJ69" s="110"/>
+      <c r="CK69" s="110"/>
+      <c r="CL69" s="110"/>
+      <c r="CM69" s="110"/>
+      <c r="CN69" s="110"/>
+      <c r="CO69" s="110"/>
+      <c r="CP69" s="110"/>
+      <c r="CQ69" s="110"/>
+      <c r="CR69" s="110"/>
+      <c r="CS69" s="110"/>
+      <c r="CT69" s="110"/>
+      <c r="CU69" s="110"/>
+      <c r="CV69" s="110"/>
+      <c r="CW69" s="110"/>
+      <c r="CX69" s="110"/>
+      <c r="CY69" s="110"/>
+      <c r="CZ69" s="110"/>
+      <c r="DA69" s="110"/>
+      <c r="DB69" s="110"/>
+      <c r="DC69" s="110"/>
+      <c r="DD69" s="110"/>
+      <c r="DE69" s="110"/>
+      <c r="DF69" s="110"/>
+      <c r="DG69" s="110"/>
+      <c r="DH69" s="110"/>
+      <c r="DI69" s="110"/>
+      <c r="DJ69" s="110"/>
+      <c r="DK69" s="110"/>
+      <c r="DL69" s="110"/>
+      <c r="DM69" s="110"/>
+      <c r="DN69" s="110"/>
+      <c r="DO69" s="110"/>
+      <c r="DP69" s="110"/>
+      <c r="DQ69" s="110"/>
+      <c r="DR69" s="110"/>
+      <c r="DS69" s="110"/>
+      <c r="DT69" s="110"/>
+      <c r="DU69" s="110"/>
+      <c r="DV69" s="110"/>
+      <c r="DW69" s="110"/>
+      <c r="DX69" s="110"/>
+      <c r="DY69" s="110"/>
+      <c r="DZ69" s="110"/>
+      <c r="EA69" s="110"/>
+      <c r="EB69" s="110"/>
+      <c r="EC69" s="110"/>
+      <c r="ED69" s="110"/>
+      <c r="EE69" s="110"/>
+      <c r="EF69" s="110"/>
+      <c r="EG69" s="110"/>
+      <c r="EH69" s="110"/>
+      <c r="EI69" s="110"/>
+      <c r="EJ69" s="110"/>
+      <c r="EK69" s="110"/>
+      <c r="EL69" s="110"/>
+      <c r="EM69" s="110"/>
+      <c r="EN69" s="110"/>
+      <c r="EO69" s="110"/>
+      <c r="EP69" s="110"/>
+      <c r="EQ69" s="110"/>
+      <c r="ER69" s="110"/>
+      <c r="ES69" s="110"/>
+      <c r="ET69" s="110"/>
+      <c r="EU69" s="110"/>
+      <c r="EV69" s="110"/>
+      <c r="EW69" s="110"/>
+      <c r="EX69" s="110"/>
+      <c r="EY69" s="110"/>
+      <c r="EZ69" s="110"/>
+      <c r="FA69" s="110"/>
+      <c r="FB69" s="110"/>
+      <c r="FC69" s="110"/>
+      <c r="FD69" s="110"/>
+      <c r="FE69" s="110"/>
+      <c r="FF69" s="110"/>
+      <c r="FG69" s="110"/>
+      <c r="FH69" s="110"/>
+      <c r="FI69" s="110"/>
+      <c r="FJ69" s="110"/>
+      <c r="FK69" s="110"/>
+      <c r="FL69" s="110"/>
+      <c r="FM69" s="110"/>
+      <c r="FN69" s="110"/>
+      <c r="FO69" s="110"/>
+      <c r="FP69" s="110"/>
+      <c r="FQ69" s="110"/>
+      <c r="FR69" s="110"/>
+      <c r="FS69" s="110"/>
+      <c r="FT69" s="110"/>
+      <c r="FU69" s="110"/>
+      <c r="FV69" s="110"/>
+      <c r="FW69" s="110"/>
+      <c r="FX69" s="110"/>
+      <c r="FY69" s="110"/>
+      <c r="FZ69" s="110"/>
+      <c r="GA69" s="110"/>
+      <c r="GB69" s="110"/>
+      <c r="GC69" s="110"/>
+      <c r="GD69" s="110"/>
+      <c r="GE69" s="110"/>
+      <c r="GF69" s="110"/>
+      <c r="GG69" s="110"/>
+      <c r="GH69" s="110"/>
+      <c r="GI69" s="110"/>
+      <c r="GJ69" s="110"/>
+      <c r="GK69" s="110"/>
+      <c r="GL69" s="110"/>
+      <c r="GM69" s="110"/>
+      <c r="GN69" s="110"/>
+      <c r="GO69" s="110"/>
+      <c r="GP69" s="110"/>
+      <c r="GQ69" s="110"/>
+      <c r="GR69" s="110"/>
+      <c r="GS69" s="110"/>
+      <c r="GT69" s="110"/>
+      <c r="GU69" s="110"/>
+      <c r="GV69" s="110"/>
+      <c r="GW69" s="110"/>
+      <c r="GX69" s="110"/>
+      <c r="GY69" s="110"/>
+      <c r="GZ69" s="110"/>
+      <c r="HA69" s="110"/>
+      <c r="HB69" s="110"/>
+      <c r="HC69" s="110"/>
+      <c r="HD69" s="110"/>
+      <c r="HE69" s="110"/>
+      <c r="HF69" s="110"/>
+      <c r="HG69" s="110"/>
+      <c r="HH69" s="110"/>
+      <c r="HI69" s="110"/>
+      <c r="HJ69" s="110"/>
+      <c r="HK69" s="110"/>
+      <c r="HL69" s="110"/>
+      <c r="HM69" s="110"/>
+      <c r="HN69" s="110"/>
+      <c r="HO69" s="110"/>
+      <c r="HP69" s="110"/>
+      <c r="HQ69" s="110"/>
+      <c r="HR69" s="110"/>
+      <c r="HS69" s="110"/>
+      <c r="HT69" s="110"/>
+      <c r="HU69" s="110"/>
+      <c r="HV69" s="110"/>
+      <c r="HW69" s="110"/>
+      <c r="HX69" s="110"/>
+      <c r="HY69" s="110"/>
+      <c r="HZ69" s="110"/>
+      <c r="IA69" s="110"/>
+      <c r="IB69" s="110"/>
+      <c r="IC69" s="110"/>
+      <c r="ID69" s="110"/>
+      <c r="IE69" s="110"/>
+      <c r="IF69" s="110"/>
+      <c r="IG69" s="110"/>
+      <c r="IH69" s="110"/>
+      <c r="II69" s="110"/>
+      <c r="IJ69" s="110"/>
+      <c r="IK69" s="110"/>
+      <c r="IL69" s="110"/>
+      <c r="IM69" s="110"/>
+      <c r="IN69" s="110"/>
+      <c r="IO69" s="110"/>
+      <c r="IP69" s="110"/>
+      <c r="IQ69" s="110"/>
+      <c r="IR69" s="110"/>
+      <c r="IS69" s="110"/>
+      <c r="IT69" s="110"/>
+      <c r="IU69" s="110"/>
+      <c r="IV69" s="110"/>
+      <c r="IW69" s="110"/>
+    </row>
+    <row r="70" spans="1:257" s="4" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A70" s="56">
+        <v>85</v>
+      </c>
+      <c r="B70" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="39" t="s">
+        <v>371</v>
+      </c>
+      <c r="D70" s="39" t="s">
+        <v>372</v>
+      </c>
+      <c r="E70" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="M67" s="5"/>
-[...234 lines deleted...]
-      <c r="IN67" s="5"/>
+      <c r="F70" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="G70" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H70" s="40" t="s">
+        <v>381</v>
+      </c>
+      <c r="I70" s="39"/>
+      <c r="J70" s="41">
+        <v>85000</v>
+      </c>
+      <c r="K70" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="L70" s="63" t="s">
+        <v>382</v>
+      </c>
+      <c r="M70" s="5"/>
+      <c r="N70" s="5"/>
+      <c r="O70" s="5"/>
+      <c r="P70" s="5"/>
+      <c r="Q70" s="5"/>
+      <c r="R70" s="5"/>
+      <c r="S70" s="5"/>
+      <c r="T70" s="5"/>
+      <c r="U70" s="5"/>
+      <c r="V70" s="5"/>
+      <c r="W70" s="5"/>
+      <c r="X70" s="5"/>
+      <c r="Y70" s="5"/>
+      <c r="Z70" s="5"/>
+      <c r="AA70" s="5"/>
+      <c r="AB70" s="5"/>
+      <c r="AC70" s="5"/>
+      <c r="AD70" s="5"/>
+      <c r="AE70" s="5"/>
+      <c r="AF70" s="5"/>
+      <c r="AG70" s="5"/>
+      <c r="AH70" s="5"/>
+      <c r="AI70" s="5"/>
+      <c r="AJ70" s="5"/>
+      <c r="AK70" s="5"/>
+      <c r="AL70" s="5"/>
+      <c r="AM70" s="5"/>
+      <c r="AN70" s="5"/>
+      <c r="AO70" s="5"/>
+      <c r="AP70" s="5"/>
+      <c r="AQ70" s="5"/>
+      <c r="AR70" s="5"/>
+      <c r="AS70" s="5"/>
+      <c r="AT70" s="5"/>
+      <c r="AU70" s="5"/>
+      <c r="AV70" s="5"/>
+      <c r="AW70" s="5"/>
+      <c r="AX70" s="5"/>
+      <c r="AY70" s="5"/>
+      <c r="AZ70" s="5"/>
+      <c r="BA70" s="5"/>
+      <c r="BB70" s="5"/>
+      <c r="BC70" s="5"/>
+      <c r="BD70" s="5"/>
+      <c r="BE70" s="5"/>
+      <c r="BF70" s="5"/>
+      <c r="BG70" s="5"/>
+      <c r="BH70" s="5"/>
+      <c r="BI70" s="5"/>
+      <c r="BJ70" s="5"/>
+      <c r="BK70" s="5"/>
+      <c r="BL70" s="5"/>
+      <c r="BM70" s="5"/>
+      <c r="BN70" s="5"/>
+      <c r="BO70" s="5"/>
+      <c r="BP70" s="5"/>
+      <c r="BQ70" s="5"/>
+      <c r="BR70" s="5"/>
+      <c r="BS70" s="5"/>
+      <c r="BT70" s="5"/>
+      <c r="BU70" s="5"/>
+      <c r="BV70" s="5"/>
+      <c r="BW70" s="5"/>
+      <c r="BX70" s="5"/>
+      <c r="BY70" s="5"/>
+      <c r="BZ70" s="5"/>
+      <c r="CA70" s="5"/>
+      <c r="CB70" s="5"/>
+      <c r="CC70" s="5"/>
+      <c r="CD70" s="5"/>
+      <c r="CE70" s="5"/>
+      <c r="CF70" s="5"/>
+      <c r="CG70" s="5"/>
+      <c r="CH70" s="5"/>
+      <c r="CI70" s="5"/>
+      <c r="CJ70" s="5"/>
+      <c r="CK70" s="5"/>
+      <c r="CL70" s="5"/>
+      <c r="CM70" s="5"/>
+      <c r="CN70" s="5"/>
+      <c r="CO70" s="5"/>
+      <c r="CP70" s="5"/>
+      <c r="CQ70" s="5"/>
+      <c r="CR70" s="5"/>
+      <c r="CS70" s="5"/>
+      <c r="CT70" s="5"/>
+      <c r="CU70" s="5"/>
+      <c r="CV70" s="5"/>
+      <c r="CW70" s="5"/>
+      <c r="CX70" s="5"/>
+      <c r="CY70" s="5"/>
+      <c r="CZ70" s="5"/>
+      <c r="DA70" s="5"/>
+      <c r="DB70" s="5"/>
+      <c r="DC70" s="5"/>
+      <c r="DD70" s="5"/>
+      <c r="DE70" s="5"/>
+      <c r="DF70" s="5"/>
+      <c r="DG70" s="5"/>
+      <c r="DH70" s="5"/>
+      <c r="DI70" s="5"/>
+      <c r="DJ70" s="5"/>
+      <c r="DK70" s="5"/>
+      <c r="DL70" s="5"/>
+      <c r="DM70" s="5"/>
+      <c r="DN70" s="5"/>
+      <c r="DO70" s="5"/>
+      <c r="DP70" s="5"/>
+      <c r="DQ70" s="5"/>
+      <c r="DR70" s="5"/>
+      <c r="DS70" s="5"/>
+      <c r="DT70" s="5"/>
+      <c r="DU70" s="5"/>
+      <c r="DV70" s="5"/>
+      <c r="DW70" s="5"/>
+      <c r="DX70" s="5"/>
+      <c r="DY70" s="5"/>
+      <c r="DZ70" s="5"/>
+      <c r="EA70" s="5"/>
+      <c r="EB70" s="5"/>
+      <c r="EC70" s="5"/>
+      <c r="ED70" s="5"/>
+      <c r="EE70" s="5"/>
+      <c r="EF70" s="5"/>
+      <c r="EG70" s="5"/>
+      <c r="EH70" s="5"/>
+      <c r="EI70" s="5"/>
+      <c r="EJ70" s="5"/>
+      <c r="EK70" s="5"/>
+      <c r="EL70" s="5"/>
+      <c r="EM70" s="5"/>
+      <c r="EN70" s="5"/>
+      <c r="EO70" s="5"/>
+      <c r="EP70" s="5"/>
+      <c r="EQ70" s="5"/>
+      <c r="ER70" s="5"/>
+      <c r="ES70" s="5"/>
+      <c r="ET70" s="5"/>
+      <c r="EU70" s="5"/>
+      <c r="EV70" s="5"/>
+      <c r="EW70" s="5"/>
+      <c r="EX70" s="5"/>
+      <c r="EY70" s="5"/>
+      <c r="EZ70" s="5"/>
+      <c r="FA70" s="5"/>
+      <c r="FB70" s="5"/>
+      <c r="FC70" s="5"/>
+      <c r="FD70" s="5"/>
+      <c r="FE70" s="5"/>
+      <c r="FF70" s="5"/>
+      <c r="FG70" s="5"/>
+      <c r="FH70" s="5"/>
+      <c r="FI70" s="5"/>
+      <c r="FJ70" s="5"/>
+      <c r="FK70" s="5"/>
+      <c r="FL70" s="5"/>
+      <c r="FM70" s="5"/>
+      <c r="FN70" s="5"/>
+      <c r="FO70" s="5"/>
+      <c r="FP70" s="5"/>
+      <c r="FQ70" s="5"/>
+      <c r="FR70" s="5"/>
+      <c r="FS70" s="5"/>
+      <c r="FT70" s="5"/>
+      <c r="FU70" s="5"/>
+      <c r="FV70" s="5"/>
+      <c r="FW70" s="5"/>
+      <c r="FX70" s="5"/>
+      <c r="FY70" s="5"/>
+      <c r="FZ70" s="5"/>
+      <c r="GA70" s="5"/>
+      <c r="GB70" s="5"/>
+      <c r="GC70" s="5"/>
+      <c r="GD70" s="5"/>
+      <c r="GE70" s="5"/>
+      <c r="GF70" s="5"/>
+      <c r="GG70" s="5"/>
+      <c r="GH70" s="5"/>
+      <c r="GI70" s="5"/>
+      <c r="GJ70" s="5"/>
+      <c r="GK70" s="5"/>
+      <c r="GL70" s="5"/>
+      <c r="GM70" s="5"/>
+      <c r="GN70" s="5"/>
+      <c r="GO70" s="5"/>
+      <c r="GP70" s="5"/>
+      <c r="GQ70" s="5"/>
+      <c r="GR70" s="5"/>
+      <c r="GS70" s="5"/>
+      <c r="GT70" s="5"/>
+      <c r="GU70" s="5"/>
+      <c r="GV70" s="5"/>
+      <c r="GW70" s="5"/>
+      <c r="GX70" s="5"/>
+      <c r="GY70" s="5"/>
+      <c r="GZ70" s="5"/>
+      <c r="HA70" s="5"/>
+      <c r="HB70" s="5"/>
+      <c r="HC70" s="5"/>
+      <c r="HD70" s="5"/>
+      <c r="HE70" s="5"/>
+      <c r="HF70" s="5"/>
+      <c r="HG70" s="5"/>
+      <c r="HH70" s="5"/>
+      <c r="HI70" s="5"/>
+      <c r="HJ70" s="5"/>
+      <c r="HK70" s="5"/>
+      <c r="HL70" s="5"/>
+      <c r="HM70" s="5"/>
+      <c r="HN70" s="5"/>
+      <c r="HO70" s="5"/>
+      <c r="HP70" s="5"/>
+      <c r="HQ70" s="5"/>
+      <c r="HR70" s="5"/>
+      <c r="HS70" s="5"/>
+      <c r="HT70" s="5"/>
+      <c r="HU70" s="5"/>
+      <c r="HV70" s="5"/>
+      <c r="HW70" s="5"/>
+      <c r="HX70" s="5"/>
+      <c r="HY70" s="5"/>
+      <c r="HZ70" s="5"/>
+      <c r="IA70" s="5"/>
+      <c r="IB70" s="5"/>
+      <c r="IC70" s="5"/>
+      <c r="ID70" s="5"/>
+      <c r="IE70" s="5"/>
+      <c r="IF70" s="5"/>
+      <c r="IG70" s="5"/>
+      <c r="IH70" s="5"/>
+      <c r="II70" s="5"/>
+      <c r="IJ70" s="5"/>
+      <c r="IK70" s="5"/>
+      <c r="IL70" s="5"/>
+      <c r="IM70" s="5"/>
     </row>
-    <row r="68" spans="1:257" s="111" customFormat="1" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...814 lines deleted...]
-    <row r="71" spans="1:257" s="12" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:257" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A71" s="35">
         <v>85</v>
       </c>
-      <c r="B71" s="22" t="s">
-        <v>76</v>
+      <c r="B71" s="27" t="s">
+        <v>9</v>
       </c>
       <c r="C71" s="22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>61</v>
+      </c>
+      <c r="D71" s="22" t="s">
+        <v>55</v>
       </c>
       <c r="E71" s="22" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>85300</v>
+        <v>9</v>
+      </c>
+      <c r="F71" s="22" t="s">
+        <v>9</v>
       </c>
       <c r="G71" s="22" t="s">
-        <v>77</v>
-[...9 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H71" s="23" t="s">
+        <v>247</v>
+      </c>
+      <c r="I71" s="22" t="s">
+        <v>331</v>
+      </c>
+      <c r="J71" s="24">
+        <v>85700</v>
+      </c>
+      <c r="K71" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="L71" s="26"/>
       <c r="M71" s="15"/>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
       <c r="R71" s="15"/>
       <c r="S71" s="15"/>
       <c r="T71" s="15"/>
       <c r="U71" s="15"/>
       <c r="V71" s="15"/>
       <c r="W71" s="15"/>
       <c r="X71" s="15"/>
       <c r="Y71" s="15"/>
       <c r="Z71" s="15"/>
       <c r="AA71" s="15"/>
       <c r="AB71" s="15"/>
       <c r="AC71" s="15"/>
       <c r="AD71" s="15"/>
       <c r="AE71" s="15"/>
       <c r="AF71" s="15"/>
       <c r="AG71" s="15"/>
       <c r="AH71" s="15"/>
       <c r="AI71" s="15"/>
       <c r="AJ71" s="15"/>
       <c r="AK71" s="15"/>
@@ -22801,77 +22833,81 @@
       <c r="HP71" s="15"/>
       <c r="HQ71" s="15"/>
       <c r="HR71" s="15"/>
       <c r="HS71" s="15"/>
       <c r="HT71" s="15"/>
       <c r="HU71" s="15"/>
       <c r="HV71" s="15"/>
       <c r="HW71" s="15"/>
       <c r="HX71" s="15"/>
       <c r="HY71" s="15"/>
       <c r="HZ71" s="15"/>
       <c r="IA71" s="15"/>
       <c r="IB71" s="15"/>
       <c r="IC71" s="15"/>
       <c r="ID71" s="15"/>
       <c r="IE71" s="15"/>
       <c r="IF71" s="15"/>
       <c r="IG71" s="15"/>
       <c r="IH71" s="15"/>
       <c r="II71" s="15"/>
       <c r="IJ71" s="15"/>
       <c r="IK71" s="15"/>
       <c r="IL71" s="15"/>
       <c r="IM71" s="15"/>
     </row>
-    <row r="72" spans="1:257" s="12" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:257" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
       <c r="A72" s="35">
         <v>85</v>
       </c>
-      <c r="B72" s="22" t="s">
-        <v>382</v>
+      <c r="B72" s="27" t="s">
+        <v>9</v>
       </c>
       <c r="C72" s="22" t="s">
-        <v>385</v>
-[...17 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="D72" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E72" s="26"/>
+      <c r="F72" s="26"/>
+      <c r="G72" s="26" t="s">
+        <v>348</v>
+      </c>
+      <c r="H72" s="23" t="s">
+        <v>249</v>
+      </c>
+      <c r="I72" s="22" t="s">
+        <v>347</v>
+      </c>
+      <c r="J72" s="24">
+        <v>85300</v>
+      </c>
+      <c r="K72" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="L72" s="26"/>
       <c r="M72" s="15"/>
       <c r="N72" s="15"/>
       <c r="O72" s="15"/>
       <c r="P72" s="15"/>
       <c r="Q72" s="15"/>
       <c r="R72" s="15"/>
       <c r="S72" s="15"/>
       <c r="T72" s="15"/>
       <c r="U72" s="15"/>
       <c r="V72" s="15"/>
       <c r="W72" s="15"/>
       <c r="X72" s="15"/>
       <c r="Y72" s="15"/>
       <c r="Z72" s="15"/>
       <c r="AA72" s="15"/>
       <c r="AB72" s="15"/>
       <c r="AC72" s="15"/>
       <c r="AD72" s="15"/>
       <c r="AE72" s="15"/>
       <c r="AF72" s="15"/>
       <c r="AG72" s="15"/>
       <c r="AH72" s="15"/>
       <c r="AI72" s="15"/>
       <c r="AJ72" s="15"/>
       <c r="AK72" s="15"/>
@@ -23064,83 +23100,77 @@
       <c r="HP72" s="15"/>
       <c r="HQ72" s="15"/>
       <c r="HR72" s="15"/>
       <c r="HS72" s="15"/>
       <c r="HT72" s="15"/>
       <c r="HU72" s="15"/>
       <c r="HV72" s="15"/>
       <c r="HW72" s="15"/>
       <c r="HX72" s="15"/>
       <c r="HY72" s="15"/>
       <c r="HZ72" s="15"/>
       <c r="IA72" s="15"/>
       <c r="IB72" s="15"/>
       <c r="IC72" s="15"/>
       <c r="ID72" s="15"/>
       <c r="IE72" s="15"/>
       <c r="IF72" s="15"/>
       <c r="IG72" s="15"/>
       <c r="IH72" s="15"/>
       <c r="II72" s="15"/>
       <c r="IJ72" s="15"/>
       <c r="IK72" s="15"/>
       <c r="IL72" s="15"/>
       <c r="IM72" s="15"/>
     </row>
-    <row r="73" spans="1:257" s="12" customFormat="1" ht="15" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="21">
+    <row r="73" spans="1:257" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A73" s="35">
         <v>85</v>
       </c>
-      <c r="B73" s="22" t="s">
-        <v>137</v>
+      <c r="B73" s="27" t="s">
+        <v>3</v>
       </c>
       <c r="C73" s="22" t="s">
-        <v>138</v>
-[...11 lines deleted...]
-      <c r="H73" s="49"/>
+        <v>367</v>
+      </c>
+      <c r="D73" s="22" t="s">
+        <v>370</v>
+      </c>
+      <c r="E73" s="26"/>
+      <c r="F73" s="26"/>
+      <c r="G73" s="26"/>
+      <c r="H73" s="23"/>
       <c r="I73" s="22" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>368</v>
+      </c>
+      <c r="J73" s="24">
+        <v>85100</v>
       </c>
       <c r="K73" s="22" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="L73" s="26"/>
       <c r="M73" s="15"/>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="15"/>
       <c r="Q73" s="15"/>
       <c r="R73" s="15"/>
       <c r="S73" s="15"/>
       <c r="T73" s="15"/>
       <c r="U73" s="15"/>
       <c r="V73" s="15"/>
       <c r="W73" s="15"/>
       <c r="X73" s="15"/>
       <c r="Y73" s="15"/>
       <c r="Z73" s="15"/>
       <c r="AA73" s="15"/>
       <c r="AB73" s="15"/>
       <c r="AC73" s="15"/>
       <c r="AD73" s="15"/>
       <c r="AE73" s="15"/>
       <c r="AF73" s="15"/>
       <c r="AG73" s="15"/>
       <c r="AH73" s="15"/>
       <c r="AI73" s="15"/>
       <c r="AJ73" s="15"/>
       <c r="AK73" s="15"/>
@@ -23332,83 +23362,84 @@
       <c r="HO73" s="15"/>
       <c r="HP73" s="15"/>
       <c r="HQ73" s="15"/>
       <c r="HR73" s="15"/>
       <c r="HS73" s="15"/>
       <c r="HT73" s="15"/>
       <c r="HU73" s="15"/>
       <c r="HV73" s="15"/>
       <c r="HW73" s="15"/>
       <c r="HX73" s="15"/>
       <c r="HY73" s="15"/>
       <c r="HZ73" s="15"/>
       <c r="IA73" s="15"/>
       <c r="IB73" s="15"/>
       <c r="IC73" s="15"/>
       <c r="ID73" s="15"/>
       <c r="IE73" s="15"/>
       <c r="IF73" s="15"/>
       <c r="IG73" s="15"/>
       <c r="IH73" s="15"/>
       <c r="II73" s="15"/>
       <c r="IJ73" s="15"/>
       <c r="IK73" s="15"/>
       <c r="IL73" s="15"/>
       <c r="IM73" s="15"/>
-      <c r="IN73" s="15"/>
     </row>
-    <row r="74" spans="1:257" s="12" customFormat="1" ht="25.5" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="35">
+    <row r="74" spans="1:257" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A74" s="21">
         <v>85</v>
       </c>
-      <c r="B74" s="22" t="s">
-        <v>174</v>
+      <c r="B74" s="27" t="s">
+        <v>3</v>
       </c>
       <c r="C74" s="22" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-      <c r="F74" s="24">
+        <v>127</v>
+      </c>
+      <c r="D74" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="E74" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="G74" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="I74" s="22"/>
+      <c r="J74" s="24">
         <v>85000</v>
       </c>
-      <c r="G74" s="22" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="K74" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="L74" s="49"/>
       <c r="M74" s="15"/>
       <c r="N74" s="15"/>
       <c r="O74" s="15"/>
       <c r="P74" s="15"/>
       <c r="Q74" s="15"/>
       <c r="R74" s="15"/>
       <c r="S74" s="15"/>
       <c r="T74" s="15"/>
       <c r="U74" s="15"/>
       <c r="V74" s="15"/>
       <c r="W74" s="15"/>
       <c r="X74" s="15"/>
       <c r="Y74" s="15"/>
       <c r="Z74" s="15"/>
       <c r="AA74" s="15"/>
       <c r="AB74" s="15"/>
       <c r="AC74" s="15"/>
       <c r="AD74" s="15"/>
       <c r="AE74" s="15"/>
       <c r="AF74" s="15"/>
       <c r="AG74" s="15"/>
       <c r="AH74" s="15"/>
       <c r="AI74" s="15"/>
       <c r="AJ74" s="15"/>
       <c r="AK74" s="15"/>
@@ -23602,80 +23633,80 @@
       <c r="HQ74" s="15"/>
       <c r="HR74" s="15"/>
       <c r="HS74" s="15"/>
       <c r="HT74" s="15"/>
       <c r="HU74" s="15"/>
       <c r="HV74" s="15"/>
       <c r="HW74" s="15"/>
       <c r="HX74" s="15"/>
       <c r="HY74" s="15"/>
       <c r="HZ74" s="15"/>
       <c r="IA74" s="15"/>
       <c r="IB74" s="15"/>
       <c r="IC74" s="15"/>
       <c r="ID74" s="15"/>
       <c r="IE74" s="15"/>
       <c r="IF74" s="15"/>
       <c r="IG74" s="15"/>
       <c r="IH74" s="15"/>
       <c r="II74" s="15"/>
       <c r="IJ74" s="15"/>
       <c r="IK74" s="15"/>
       <c r="IL74" s="15"/>
       <c r="IM74" s="15"/>
       <c r="IN74" s="15"/>
     </row>
-    <row r="75" spans="1:257" s="12" customFormat="1" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="64">
+    <row r="75" spans="1:257" s="12" customFormat="1" ht="16" x14ac:dyDescent="0.15">
+      <c r="A75" s="35">
         <v>85</v>
       </c>
-      <c r="B75" s="65" t="s">
-[...23 lines deleted...]
-      <c r="L75" s="69" t="s">
+      <c r="B75" s="27" t="s">
         <v>9</v>
+      </c>
+      <c r="C75" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="D75" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="E75" s="26"/>
+      <c r="F75" s="26"/>
+      <c r="G75" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>276</v>
+      </c>
+      <c r="I75" s="22"/>
+      <c r="J75" s="24">
+        <v>85000</v>
+      </c>
+      <c r="K75" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="L75" s="22" t="s">
+        <v>165</v>
       </c>
       <c r="M75" s="15"/>
       <c r="N75" s="15"/>
       <c r="O75" s="15"/>
       <c r="P75" s="15"/>
       <c r="Q75" s="15"/>
       <c r="R75" s="15"/>
       <c r="S75" s="15"/>
       <c r="T75" s="15"/>
       <c r="U75" s="15"/>
       <c r="V75" s="15"/>
       <c r="W75" s="15"/>
       <c r="X75" s="15"/>
       <c r="Y75" s="15"/>
       <c r="Z75" s="15"/>
       <c r="AA75" s="15"/>
       <c r="AB75" s="15"/>
       <c r="AC75" s="15"/>
       <c r="AD75" s="15"/>
       <c r="AE75" s="15"/>
       <c r="AF75" s="15"/>
       <c r="AG75" s="15"/>
       <c r="AH75" s="15"/>
       <c r="AI75" s="15"/>
       <c r="AJ75" s="15"/>
@@ -23870,1916 +23901,2177 @@
       <c r="HQ75" s="15"/>
       <c r="HR75" s="15"/>
       <c r="HS75" s="15"/>
       <c r="HT75" s="15"/>
       <c r="HU75" s="15"/>
       <c r="HV75" s="15"/>
       <c r="HW75" s="15"/>
       <c r="HX75" s="15"/>
       <c r="HY75" s="15"/>
       <c r="HZ75" s="15"/>
       <c r="IA75" s="15"/>
       <c r="IB75" s="15"/>
       <c r="IC75" s="15"/>
       <c r="ID75" s="15"/>
       <c r="IE75" s="15"/>
       <c r="IF75" s="15"/>
       <c r="IG75" s="15"/>
       <c r="IH75" s="15"/>
       <c r="II75" s="15"/>
       <c r="IJ75" s="15"/>
       <c r="IK75" s="15"/>
       <c r="IL75" s="15"/>
       <c r="IM75" s="15"/>
       <c r="IN75" s="15"/>
     </row>
+    <row r="76" spans="1:257" s="12" customFormat="1" ht="17" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="64">
+        <v>85</v>
+      </c>
+      <c r="B76" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" s="65" t="s">
+        <v>171</v>
+      </c>
+      <c r="D76" s="65" t="s">
+        <v>172</v>
+      </c>
+      <c r="E76" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="F76" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="G76" s="68"/>
+      <c r="H76" s="66" t="s">
+        <v>173</v>
+      </c>
+      <c r="I76" s="65"/>
+      <c r="J76" s="67" t="s">
+        <v>344</v>
+      </c>
+      <c r="K76" s="65" t="s">
+        <v>343</v>
+      </c>
+      <c r="L76" s="65"/>
+      <c r="M76" s="15"/>
+      <c r="N76" s="15"/>
+      <c r="O76" s="15"/>
+      <c r="P76" s="15"/>
+      <c r="Q76" s="15"/>
+      <c r="R76" s="15"/>
+      <c r="S76" s="15"/>
+      <c r="T76" s="15"/>
+      <c r="U76" s="15"/>
+      <c r="V76" s="15"/>
+      <c r="W76" s="15"/>
+      <c r="X76" s="15"/>
+      <c r="Y76" s="15"/>
+      <c r="Z76" s="15"/>
+      <c r="AA76" s="15"/>
+      <c r="AB76" s="15"/>
+      <c r="AC76" s="15"/>
+      <c r="AD76" s="15"/>
+      <c r="AE76" s="15"/>
+      <c r="AF76" s="15"/>
+      <c r="AG76" s="15"/>
+      <c r="AH76" s="15"/>
+      <c r="AI76" s="15"/>
+      <c r="AJ76" s="15"/>
+      <c r="AK76" s="15"/>
+      <c r="AL76" s="15"/>
+      <c r="AM76" s="15"/>
+      <c r="AN76" s="15"/>
+      <c r="AO76" s="15"/>
+      <c r="AP76" s="15"/>
+      <c r="AQ76" s="15"/>
+      <c r="AR76" s="15"/>
+      <c r="AS76" s="15"/>
+      <c r="AT76" s="15"/>
+      <c r="AU76" s="15"/>
+      <c r="AV76" s="15"/>
+      <c r="AW76" s="15"/>
+      <c r="AX76" s="15"/>
+      <c r="AY76" s="15"/>
+      <c r="AZ76" s="15"/>
+      <c r="BA76" s="15"/>
+      <c r="BB76" s="15"/>
+      <c r="BC76" s="15"/>
+      <c r="BD76" s="15"/>
+      <c r="BE76" s="15"/>
+      <c r="BF76" s="15"/>
+      <c r="BG76" s="15"/>
+      <c r="BH76" s="15"/>
+      <c r="BI76" s="15"/>
+      <c r="BJ76" s="15"/>
+      <c r="BK76" s="15"/>
+      <c r="BL76" s="15"/>
+      <c r="BM76" s="15"/>
+      <c r="BN76" s="15"/>
+      <c r="BO76" s="15"/>
+      <c r="BP76" s="15"/>
+      <c r="BQ76" s="15"/>
+      <c r="BR76" s="15"/>
+      <c r="BS76" s="15"/>
+      <c r="BT76" s="15"/>
+      <c r="BU76" s="15"/>
+      <c r="BV76" s="15"/>
+      <c r="BW76" s="15"/>
+      <c r="BX76" s="15"/>
+      <c r="BY76" s="15"/>
+      <c r="BZ76" s="15"/>
+      <c r="CA76" s="15"/>
+      <c r="CB76" s="15"/>
+      <c r="CC76" s="15"/>
+      <c r="CD76" s="15"/>
+      <c r="CE76" s="15"/>
+      <c r="CF76" s="15"/>
+      <c r="CG76" s="15"/>
+      <c r="CH76" s="15"/>
+      <c r="CI76" s="15"/>
+      <c r="CJ76" s="15"/>
+      <c r="CK76" s="15"/>
+      <c r="CL76" s="15"/>
+      <c r="CM76" s="15"/>
+      <c r="CN76" s="15"/>
+      <c r="CO76" s="15"/>
+      <c r="CP76" s="15"/>
+      <c r="CQ76" s="15"/>
+      <c r="CR76" s="15"/>
+      <c r="CS76" s="15"/>
+      <c r="CT76" s="15"/>
+      <c r="CU76" s="15"/>
+      <c r="CV76" s="15"/>
+      <c r="CW76" s="15"/>
+      <c r="CX76" s="15"/>
+      <c r="CY76" s="15"/>
+      <c r="CZ76" s="15"/>
+      <c r="DA76" s="15"/>
+      <c r="DB76" s="15"/>
+      <c r="DC76" s="15"/>
+      <c r="DD76" s="15"/>
+      <c r="DE76" s="15"/>
+      <c r="DF76" s="15"/>
+      <c r="DG76" s="15"/>
+      <c r="DH76" s="15"/>
+      <c r="DI76" s="15"/>
+      <c r="DJ76" s="15"/>
+      <c r="DK76" s="15"/>
+      <c r="DL76" s="15"/>
+      <c r="DM76" s="15"/>
+      <c r="DN76" s="15"/>
+      <c r="DO76" s="15"/>
+      <c r="DP76" s="15"/>
+      <c r="DQ76" s="15"/>
+      <c r="DR76" s="15"/>
+      <c r="DS76" s="15"/>
+      <c r="DT76" s="15"/>
+      <c r="DU76" s="15"/>
+      <c r="DV76" s="15"/>
+      <c r="DW76" s="15"/>
+      <c r="DX76" s="15"/>
+      <c r="DY76" s="15"/>
+      <c r="DZ76" s="15"/>
+      <c r="EA76" s="15"/>
+      <c r="EB76" s="15"/>
+      <c r="EC76" s="15"/>
+      <c r="ED76" s="15"/>
+      <c r="EE76" s="15"/>
+      <c r="EF76" s="15"/>
+      <c r="EG76" s="15"/>
+      <c r="EH76" s="15"/>
+      <c r="EI76" s="15"/>
+      <c r="EJ76" s="15"/>
+      <c r="EK76" s="15"/>
+      <c r="EL76" s="15"/>
+      <c r="EM76" s="15"/>
+      <c r="EN76" s="15"/>
+      <c r="EO76" s="15"/>
+      <c r="EP76" s="15"/>
+      <c r="EQ76" s="15"/>
+      <c r="ER76" s="15"/>
+      <c r="ES76" s="15"/>
+      <c r="ET76" s="15"/>
+      <c r="EU76" s="15"/>
+      <c r="EV76" s="15"/>
+      <c r="EW76" s="15"/>
+      <c r="EX76" s="15"/>
+      <c r="EY76" s="15"/>
+      <c r="EZ76" s="15"/>
+      <c r="FA76" s="15"/>
+      <c r="FB76" s="15"/>
+      <c r="FC76" s="15"/>
+      <c r="FD76" s="15"/>
+      <c r="FE76" s="15"/>
+      <c r="FF76" s="15"/>
+      <c r="FG76" s="15"/>
+      <c r="FH76" s="15"/>
+      <c r="FI76" s="15"/>
+      <c r="FJ76" s="15"/>
+      <c r="FK76" s="15"/>
+      <c r="FL76" s="15"/>
+      <c r="FM76" s="15"/>
+      <c r="FN76" s="15"/>
+      <c r="FO76" s="15"/>
+      <c r="FP76" s="15"/>
+      <c r="FQ76" s="15"/>
+      <c r="FR76" s="15"/>
+      <c r="FS76" s="15"/>
+      <c r="FT76" s="15"/>
+      <c r="FU76" s="15"/>
+      <c r="FV76" s="15"/>
+      <c r="FW76" s="15"/>
+      <c r="FX76" s="15"/>
+      <c r="FY76" s="15"/>
+      <c r="FZ76" s="15"/>
+      <c r="GA76" s="15"/>
+      <c r="GB76" s="15"/>
+      <c r="GC76" s="15"/>
+      <c r="GD76" s="15"/>
+      <c r="GE76" s="15"/>
+      <c r="GF76" s="15"/>
+      <c r="GG76" s="15"/>
+      <c r="GH76" s="15"/>
+      <c r="GI76" s="15"/>
+      <c r="GJ76" s="15"/>
+      <c r="GK76" s="15"/>
+      <c r="GL76" s="15"/>
+      <c r="GM76" s="15"/>
+      <c r="GN76" s="15"/>
+      <c r="GO76" s="15"/>
+      <c r="GP76" s="15"/>
+      <c r="GQ76" s="15"/>
+      <c r="GR76" s="15"/>
+      <c r="GS76" s="15"/>
+      <c r="GT76" s="15"/>
+      <c r="GU76" s="15"/>
+      <c r="GV76" s="15"/>
+      <c r="GW76" s="15"/>
+      <c r="GX76" s="15"/>
+      <c r="GY76" s="15"/>
+      <c r="GZ76" s="15"/>
+      <c r="HA76" s="15"/>
+      <c r="HB76" s="15"/>
+      <c r="HC76" s="15"/>
+      <c r="HD76" s="15"/>
+      <c r="HE76" s="15"/>
+      <c r="HF76" s="15"/>
+      <c r="HG76" s="15"/>
+      <c r="HH76" s="15"/>
+      <c r="HI76" s="15"/>
+      <c r="HJ76" s="15"/>
+      <c r="HK76" s="15"/>
+      <c r="HL76" s="15"/>
+      <c r="HM76" s="15"/>
+      <c r="HN76" s="15"/>
+      <c r="HO76" s="15"/>
+      <c r="HP76" s="15"/>
+      <c r="HQ76" s="15"/>
+      <c r="HR76" s="15"/>
+      <c r="HS76" s="15"/>
+      <c r="HT76" s="15"/>
+      <c r="HU76" s="15"/>
+      <c r="HV76" s="15"/>
+      <c r="HW76" s="15"/>
+      <c r="HX76" s="15"/>
+      <c r="HY76" s="15"/>
+      <c r="HZ76" s="15"/>
+      <c r="IA76" s="15"/>
+      <c r="IB76" s="15"/>
+      <c r="IC76" s="15"/>
+      <c r="ID76" s="15"/>
+      <c r="IE76" s="15"/>
+      <c r="IF76" s="15"/>
+      <c r="IG76" s="15"/>
+      <c r="IH76" s="15"/>
+      <c r="II76" s="15"/>
+      <c r="IJ76" s="15"/>
+      <c r="IK76" s="15"/>
+      <c r="IL76" s="15"/>
+      <c r="IM76" s="15"/>
+      <c r="IN76" s="15"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:IW75" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...5 lines deleted...]
-  </autoFilter>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L57 K32:K33 K64:K66 K8:K9 K47 K12:K13 K15 K38 K58:K59 K3:K4 K19:K27 K49:K50 K61 K45 K73:K75" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B60 G33:G34 G8:G9 G49 G12:G13 G15 G39 G61:G62 G3:G4 G74:G76 G51:G52 G64 G47 G19:G28 G66:G67" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Médecine générale,Anesthésie,Angiologie,Biologie,Cancérologie,Cardiologie,Chirurgie cardiovasculaire,Chirurgie générale ,Chirurgie maxillo faciale,Chirurgie orthopédie,Chirurgie plastique,Chirurgie urologie,Chirurgie viscérale,Dermatologie,Endocrinologie"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...62 lines deleted...]
-    <hyperlink ref="D55" r:id="rId64" display="mailto:g.grillet@ghbs.bzh" xr:uid="{013690AB-EF4D-4D46-A4AF-13F311CA022F}"/>
+    <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="H5" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H6" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="H8" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H9" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="H10" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="H12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="H13" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="H14" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="H15" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="H18" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="H22" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="H23" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="H24" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="H11" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="H20" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="H28" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="H31" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="H33" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="H34" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="H35" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="H27" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="H29" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="H4" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="H37" r:id="rId25" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="H38" r:id="rId26" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="H40" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="H41" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="H42" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="H43" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="H36" r:id="rId31" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="H76" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="H50" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="H52" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="H53" r:id="rId35" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="H55" r:id="rId36" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="H57" r:id="rId37" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="H59" r:id="rId38" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="H61" r:id="rId39" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="H66" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="H67" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="H71" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="H72" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="H74" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="H75" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="H60" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="H54" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="H25" r:id="rId48" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="H39" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="H65" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="L65" r:id="rId51" display="https://www.google.com/search?client=safari&amp;rls=en&amp;q=docteur+herv%C3%A9+guttierez&amp;ie=UTF-8&amp;oe=UTF-8" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="H26" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="H30" r:id="rId53" xr:uid="{63F627D7-A2BC-9E48-967A-05E528AED666}"/>
+    <hyperlink ref="H48" r:id="rId54" display="mailto:myorl-jeanpierre-bougerie@orange.fr" xr:uid="{645930F4-051B-934B-9731-4C919A6BF70B}"/>
+    <hyperlink ref="H62" r:id="rId55" xr:uid="{A71F057D-71E0-B949-8822-E4397F0FE47B}"/>
+    <hyperlink ref="H70" r:id="rId56" xr:uid="{AFB7877E-C88C-9140-B77C-959815B4F302}"/>
+    <hyperlink ref="H51" r:id="rId57" xr:uid="{C93BEF92-A8E9-434C-9F48-FBB22DD8D9CB}"/>
+    <hyperlink ref="H64" r:id="rId58" xr:uid="{7AEE12A3-430A-CF45-8A70-8788C14A1735}"/>
+    <hyperlink ref="H45" r:id="rId59" xr:uid="{108F79DB-530A-0E43-816C-83096EA35B34}"/>
+    <hyperlink ref="H32" r:id="rId60" xr:uid="{218C9913-4D71-E04F-8FF2-DE682624E408}"/>
+    <hyperlink ref="H3" r:id="rId61" xr:uid="{0FD926F4-53D4-5E4F-8971-07AC48300A97}"/>
+    <hyperlink ref="H58" r:id="rId62" display="mailto:g.grillet@ghbs.bzh" xr:uid="{013690AB-EF4D-4D46-A4AF-13F311CA022F}"/>
+    <hyperlink ref="H21" r:id="rId63" xr:uid="{91DD9650-4F34-694C-B9D4-90EC076E9F13}"/>
+    <hyperlink ref="H46" r:id="rId64" xr:uid="{37BD4763-6CD3-2D4D-80EC-DC889715C609}"/>
   </hyperlinks>
   <pageMargins left="0.28740199999999999" right="0.28740199999999999" top="0.98425200000000002" bottom="0.48425200000000002" header="0.49212600000000001" footer="0.49212600000000001"/>
   <pageSetup orientation="landscape" r:id="rId65"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:IV38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="H37" sqref="H37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="256" width="10.85546875" style="1" customWidth="1"/>
+    <col min="1" max="256" width="10.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
     </row>
-    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
     </row>
-    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
-    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
     </row>
-    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
     </row>
-    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="2"/>
       <c r="B8" s="3" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
     </row>
-    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="2"/>
       <c r="B9" s="3" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
     </row>
-    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="2"/>
       <c r="B10" s="3" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
     </row>
-    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="2"/>
       <c r="B11" s="3" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
     </row>
-    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="2"/>
       <c r="B12" s="3" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
     </row>
-    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="2"/>
       <c r="B13" s="3" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
     </row>
-    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="2"/>
       <c r="B14" s="3" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
     </row>
-    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="2"/>
       <c r="B15" s="3" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
     </row>
-    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="2"/>
       <c r="B16" s="3" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="3" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="2"/>
       <c r="B17" s="3" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
     </row>
-    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="2"/>
       <c r="B18" s="3" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
     </row>
-    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="2"/>
       <c r="B19" s="3" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
     </row>
-    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="2"/>
       <c r="B20" s="3" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
     </row>
-    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="2"/>
       <c r="B21" s="3" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
-    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="2"/>
       <c r="B22" s="3" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
-    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="2"/>
       <c r="B23" s="3" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
     </row>
-    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="2"/>
       <c r="B24" s="3" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
     </row>
-    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="2"/>
       <c r="B25" s="3" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
     </row>
-    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="2"/>
       <c r="B26" s="3" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
     </row>
-    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="2"/>
       <c r="B27" s="3" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
     </row>
-    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="2"/>
       <c r="B28" s="3" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
     </row>
-    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="2"/>
       <c r="B29" s="3" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
     </row>
-    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="2"/>
       <c r="B30" s="3" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
     </row>
-    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="2"/>
       <c r="B31" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
     </row>
-    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="2"/>
       <c r="B32" s="3" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
     </row>
-    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="2"/>
       <c r="B33" s="3" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
     </row>
-    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="2"/>
       <c r="B34" s="3" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
     </row>
-    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="2"/>
       <c r="B35" s="3" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
     </row>
-    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="2"/>
       <c r="B36" s="3" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
-    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="2"/>
       <c r="B37" s="3" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
     </row>
-    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="2"/>
       <c r="B38" s="3" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740200000000005" right="0.78740200000000005" top="0.98425200000000002" bottom="0.98425200000000002" header="0.49212600000000001" footer="0.49212600000000001"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:IV53"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="256" width="10.85546875" style="1" customWidth="1"/>
+    <col min="1" max="256" width="10.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
-    <row r="2" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
     </row>
-    <row r="3" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
     </row>
-    <row r="4" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="3" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="3" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="3" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="3" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="3" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="3" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="3" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="3" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
     </row>
-    <row r="17" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
     </row>
-    <row r="18" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
     </row>
-    <row r="19" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
     </row>
-    <row r="20" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
     </row>
-    <row r="21" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
     </row>
-    <row r="22" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
     </row>
-    <row r="23" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
     </row>
-    <row r="24" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
     </row>
-    <row r="25" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
     </row>
-    <row r="26" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
     </row>
-    <row r="27" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
     </row>
-    <row r="28" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
     </row>
-    <row r="29" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
     </row>
-    <row r="30" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
     </row>
-    <row r="31" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
     </row>
-    <row r="32" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
     </row>
-    <row r="33" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
     </row>
-    <row r="34" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
     </row>
-    <row r="35" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
     </row>
-    <row r="36" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
     </row>
-    <row r="37" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
     </row>
-    <row r="38" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
       <c r="X38" s="2"/>
     </row>
-    <row r="39" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="3" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
     </row>
-    <row r="40" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
     </row>
-    <row r="41" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
     </row>
-    <row r="42" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
       <c r="U42" s="2"/>
       <c r="V42" s="2"/>
       <c r="W42" s="2"/>
       <c r="X42" s="2"/>
     </row>
-    <row r="43" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
     </row>
-    <row r="44" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="2"/>
       <c r="U44" s="2"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
       <c r="X44" s="2"/>
     </row>
-    <row r="45" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
       <c r="S45" s="2"/>
       <c r="T45" s="2"/>
       <c r="U45" s="2"/>
       <c r="V45" s="2"/>
       <c r="W45" s="2"/>
       <c r="X45" s="2"/>
     </row>
-    <row r="46" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
       <c r="R46" s="2"/>
       <c r="S46" s="2"/>
       <c r="T46" s="2"/>
       <c r="U46" s="2"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
     </row>
-    <row r="47" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
       <c r="S47" s="2"/>
       <c r="T47" s="2"/>
       <c r="U47" s="2"/>
       <c r="V47" s="2"/>
       <c r="W47" s="2"/>
       <c r="X47" s="2"/>
     </row>
-    <row r="48" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
       <c r="T48" s="2"/>
       <c r="U48" s="2"/>
       <c r="V48" s="2"/>
       <c r="W48" s="2"/>
       <c r="X48" s="2"/>
     </row>
-    <row r="49" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
       <c r="R49" s="2"/>
       <c r="S49" s="2"/>
       <c r="T49" s="2"/>
       <c r="U49" s="2"/>
       <c r="V49" s="2"/>
       <c r="W49" s="2"/>
       <c r="X49" s="2"/>
     </row>
-    <row r="50" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
     </row>
-    <row r="51" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="2"/>
       <c r="S51" s="2"/>
       <c r="T51" s="2"/>
       <c r="U51" s="2"/>
       <c r="V51" s="2"/>
       <c r="W51" s="2"/>
       <c r="X51" s="2"/>
     </row>
-    <row r="52" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
       <c r="U52" s="2"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
       <c r="X52" s="2"/>
     </row>
-    <row r="53" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740200000000005" right="0.78740200000000005" top="0.98425200000000002" bottom="0.98425200000000002" header="0.49212600000000001" footer="0.49212600000000001"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>liste complète</vt:lpstr>
       <vt:lpstr>Parametre</vt:lpstr>
       <vt:lpstr>Aide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>