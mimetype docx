--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,188 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="579EB7A0" w14:textId="66575F4A" w:rsidR="00C96884" w:rsidRDefault="00C96884">
-[...1 lines deleted...]
-        <w:t>Année 2025-2026</w:t>
+    <w:p w14:paraId="579EB7A0" w14:textId="0475A7FA" w:rsidR="00C96884" w:rsidRDefault="00C96884">
+      <w:r>
+        <w:t>Année 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00314C7B">
+        <w:t>6-2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="00314C7B">
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C88475" w14:textId="581C7AC5" w:rsidR="00467D97" w:rsidRDefault="00ED27F3">
       <w:r>
         <w:t>Cotisation ASMR Plongée :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5420BD60" w14:textId="178A5860" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
+    <w:p w14:paraId="5420BD60" w14:textId="411674B0" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Pour les agents de la ville de Rennes, Rennes métropole, … : 142 €</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5403CB54" w14:textId="25532444" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
+        <w:t xml:space="preserve">Pour les agents de la ville de Rennes, Rennes métropole, … : </w:t>
+      </w:r>
+      <w:r w:rsidR="00314C7B">
+        <w:t>145</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> €</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5403CB54" w14:textId="7A5B8D63" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Pour les extérieurs : 177 €</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01A30B5D" w14:textId="5AAF9B0E" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
+        <w:t xml:space="preserve">Pour les extérieurs : </w:t>
+      </w:r>
+      <w:r w:rsidR="00314C7B">
+        <w:t>180</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> €</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A30B5D" w14:textId="787F422E" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Pour les encadrants : 117 €</w:t>
+        <w:t xml:space="preserve">Pour les encadrants : </w:t>
+      </w:r>
+      <w:r w:rsidR="00314C7B">
+        <w:t>120</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> €</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDC5B8E" w14:textId="6F228AAA" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
       <w:r>
         <w:t>Pour les formations, en plus de la cotisation au club, il faut ajouter :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E910672" w14:textId="6B9E6B08" w:rsidR="00ED27F3" w:rsidRDefault="00ED27F3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Formation Niveau 1 : 1</w:t>
       </w:r>
       <w:r w:rsidR="007E7A52">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>0 €</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357FA61D" w14:textId="6550E490" w:rsidR="00BA49A3" w:rsidRDefault="00BA49A3" w:rsidP="00BA49A3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Formation </w:t>
-[...11 lines deleted...]
-        <w:t>0 €</w:t>
+        <w:t>Formation PE 40 : 200 €</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0DBFE4" w14:textId="01008B75" w:rsidR="00BA49A3" w:rsidRDefault="00BA49A3" w:rsidP="00BA49A3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Formation Niveau </w:t>
-[...11 lines deleted...]
-        <w:t>0 €</w:t>
+        <w:t>Formation Niveau 2 : 300 €</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48291EB5" w14:textId="7334617C" w:rsidR="00ED27F3" w:rsidRDefault="00BA49A3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Formation Niveau </w:t>
-[...11 lines deleted...]
-        <w:t>0 €</w:t>
+        <w:t>Formation Niveau 3 : 320 €</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4E65DE" w14:textId="77777777" w:rsidR="00BA49A3" w:rsidRDefault="00BA49A3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66940E1C" w14:textId="77777777" w:rsidR="00BA49A3" w:rsidRDefault="00BA49A3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4367B594" w14:textId="77777777" w:rsidR="00BA49A3" w:rsidRDefault="00BA49A3" w:rsidP="00ED27F3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BA49A3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -335,65 +326,68 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="27340361">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="230"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED27F3"/>
+    <w:rsid w:val="00314C7B"/>
     <w:rsid w:val="00467D97"/>
+    <w:rsid w:val="00575874"/>
     <w:rsid w:val="007E7A52"/>
     <w:rsid w:val="00BA49A3"/>
     <w:rsid w:val="00C96884"/>
     <w:rsid w:val="00ED27F3"/>
     <w:rsid w:val="00FB7DDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>