--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -11,51 +11,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6753DC07" w14:textId="77777777" w:rsidR="009B6F72" w:rsidRDefault="00034FF8" w:rsidP="00473A0F">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F090BD8" wp14:editId="19D6B98B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F090BD8" wp14:editId="3578D0A2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-244475</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-90434</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1957705" cy="903605"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
@@ -79,51 +79,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00437E4A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ECFBD3C" wp14:editId="3B21C6DC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ECFBD3C" wp14:editId="4246E981">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>8863330</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>264</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="images2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
@@ -168,111 +168,111 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473A0F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Les activités proposées par la section Plongée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316F7EA8" w14:textId="77777777" w:rsidR="00034FF8" w:rsidRPr="003A05B4" w:rsidRDefault="00034FF8" w:rsidP="00473A0F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B5545B" w14:textId="79A84E54" w:rsidR="00092179" w:rsidRPr="00092179" w:rsidRDefault="00092179" w:rsidP="00092179">
+    <w:p w14:paraId="31B5545B" w14:textId="63A4BF2C" w:rsidR="00092179" w:rsidRPr="00092179" w:rsidRDefault="00092179" w:rsidP="00092179">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Date d’inscriptions : les </w:t>
       </w:r>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">vendredi </w:t>
       </w:r>
-      <w:r w:rsidR="00EF2652">
+      <w:r w:rsidR="00E51EE9">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="00E44A7B">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EF2652">
+      <w:r w:rsidR="00E51EE9">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre</w:t>
       </w:r>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> à la base ASMR Plaine de baud de 18h à 20h</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFCF71B" w14:textId="38EB64E1" w:rsidR="001D763E" w:rsidRDefault="00092179" w:rsidP="001D763E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -425,323 +425,340 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(ci-dessous)</w:t>
       </w:r>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>, un certificat médical, une photo et de quoi régler votre cotisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7065304B" w14:textId="77777777" w:rsidR="001D763E" w:rsidRPr="001D763E" w:rsidRDefault="001D763E" w:rsidP="001D763E">
+    <w:p w14:paraId="7065304B" w14:textId="69AADB69" w:rsidR="001D763E" w:rsidRPr="001D763E" w:rsidRDefault="001D763E" w:rsidP="001D763E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Lien WEB : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
+      <w:r w:rsidR="00CF71A6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.asmr-plongee.fr/inscriptions/"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CF71A6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://www.asmr-plongee.fr/inscriptions?task=download.send&amp;id=329&amp;catid=8&amp;m=0" </w:instrText>
-      </w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001D763E">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D763E">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D763E">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D763E">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>’inscription ASMR Section Plongée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FA9DC9" w14:textId="42492C21" w:rsidR="001D763E" w:rsidRDefault="001D763E" w:rsidP="001D763E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Lien WEB : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="001D763E">
+        <w:r w:rsidRPr="00CC3017">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Fiches d’inscription ASMR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2257E525" w14:textId="77777777" w:rsidR="00FE4F72" w:rsidRPr="00FE4F72" w:rsidRDefault="001D763E" w:rsidP="00FE4F72">
+    <w:p w14:paraId="2257E525" w14:textId="1C9A03F1" w:rsidR="00FE4F72" w:rsidRPr="00FE4F72" w:rsidRDefault="001D763E" w:rsidP="00FE4F72">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Lien WEB : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="001D763E">
+        <w:r w:rsidRPr="00CC3017">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>Certificat médical d’Absence de Contre-Indication à la pratique des activités subaquatiques</w:t>
         </w:r>
+        <w:r w:rsidRPr="00CC3017">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:br/>
+        </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F5B4479" w14:textId="5302C897" w:rsidR="00FE4F72" w:rsidRPr="006629D7" w:rsidRDefault="001D763E" w:rsidP="001D763E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001D763E">
         <w:rPr>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Les séances commencent </w:t>
       </w:r>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">lundi </w:t>
       </w:r>
-      <w:r w:rsidR="00EF2652">
+      <w:r w:rsidR="00706F92">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre à Bréquigny et le jeudi </w:t>
       </w:r>
       <w:r w:rsidR="00E44A7B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EF2652">
+      <w:r w:rsidR="00706F92">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00092179">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre</w:t>
       </w:r>
       <w:r w:rsidRPr="001D763E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> aux Gayeulles.</w:t>
       </w:r>
       <w:r w:rsidR="00FE4F72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Sous réserve que votre dossier soit complet)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A442BB3" w14:textId="77777777" w:rsidR="00092179" w:rsidRPr="00FE4F72" w:rsidRDefault="00092179" w:rsidP="00FE4F72">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4F72">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">La section Plongée dispose de 2 créneaux par semaine : le lundi à la piscine de Bréquigny de 20h à 21h30 et le jeudi aux Gayeulles de 19h à 21h30 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD087F8" w14:textId="77777777" w:rsidR="001D763E" w:rsidRPr="00FE4F72" w:rsidRDefault="001D763E" w:rsidP="00FE4F72">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F07FD78" w14:textId="0100EC82" w:rsidR="00692E85" w:rsidRPr="00697DFE" w:rsidRDefault="00692E85" w:rsidP="00473A0F">
+    <w:p w14:paraId="3F07FD78" w14:textId="41AE0045" w:rsidR="00692E85" w:rsidRPr="00697DFE" w:rsidRDefault="00692E85" w:rsidP="00473A0F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>formations</w:t>
       </w:r>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposées pour la saison 20</w:t>
       </w:r>
       <w:r w:rsidR="00322802">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EF2652">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="009340DC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00EF2652">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="009340DC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3093BD03" w14:textId="474B9F0E" w:rsidR="00692E85" w:rsidRPr="00697DFE" w:rsidRDefault="00692E85" w:rsidP="00692E85">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697DFE">
         <w:rPr>
@@ -1304,100 +1321,106 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1578133677">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="75710846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="882518225">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="212"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00473A0F"/>
     <w:rsid w:val="00011DA3"/>
     <w:rsid w:val="00034FF8"/>
     <w:rsid w:val="00092179"/>
     <w:rsid w:val="001D763E"/>
     <w:rsid w:val="002364E4"/>
     <w:rsid w:val="00322802"/>
     <w:rsid w:val="00345730"/>
     <w:rsid w:val="0035649C"/>
     <w:rsid w:val="003A05B4"/>
     <w:rsid w:val="003D29EA"/>
     <w:rsid w:val="00436484"/>
     <w:rsid w:val="00473A0F"/>
     <w:rsid w:val="004A7C45"/>
     <w:rsid w:val="004E43CA"/>
     <w:rsid w:val="006146CC"/>
     <w:rsid w:val="006629D7"/>
     <w:rsid w:val="00692E85"/>
     <w:rsid w:val="00697DFE"/>
     <w:rsid w:val="006A6338"/>
     <w:rsid w:val="00702AB0"/>
+    <w:rsid w:val="00706F92"/>
     <w:rsid w:val="00726EAA"/>
     <w:rsid w:val="00814387"/>
     <w:rsid w:val="008C34AD"/>
+    <w:rsid w:val="009340DC"/>
     <w:rsid w:val="009B6F72"/>
     <w:rsid w:val="009D4F98"/>
     <w:rsid w:val="009D69DB"/>
     <w:rsid w:val="00AC28E1"/>
     <w:rsid w:val="00B62736"/>
     <w:rsid w:val="00BD441E"/>
+    <w:rsid w:val="00CC3017"/>
+    <w:rsid w:val="00CF71A6"/>
     <w:rsid w:val="00D05E65"/>
     <w:rsid w:val="00DF6A95"/>
     <w:rsid w:val="00E44A7B"/>
+    <w:rsid w:val="00E51EE9"/>
     <w:rsid w:val="00E85F3F"/>
     <w:rsid w:val="00EF2652"/>
     <w:rsid w:val="00FB3D90"/>
     <w:rsid w:val="00FB7DDE"/>
+    <w:rsid w:val="00FE3AC2"/>
     <w:rsid w:val="00FE4F72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1895,51 +1918,51 @@
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FE4F72"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asmr-plongee.fr/inscriptions?task=download.send&amp;id=256&amp;catid=8&amp;m=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asmr-plongee.fr/inscriptions?task=download.send&amp;id=298&amp;catid=8&amp;m=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asmr-plongee.fr/inscription/send/8-inscriptions/256-2-formulaire-certificat-medical" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asmr-plongee.fr/inscription/send/8-inscriptions/298-5-fiche-inscription-asmr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2164,66 +2187,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>274</Words>
-  <Characters>1512</Characters>
+  <Words>272</Words>
+  <Characters>1502</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>La Poste</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1783</CharactersWithSpaces>
+  <CharactersWithSpaces>1771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PEAN Annabelle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>