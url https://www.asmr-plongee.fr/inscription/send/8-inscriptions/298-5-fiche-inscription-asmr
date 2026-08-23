--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:vertAnchor="text" w:tblpX="5564" w:tblpY="3"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="3961" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="119" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3961"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B9219F" w14:paraId="6099D13C" w14:textId="77777777" w:rsidTr="005740E4">
         <w:trPr>
           <w:trHeight w:val="1058"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3961" w:type="dxa"/>
@@ -51,63 +51,87 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07E08F54" w14:textId="77777777" w:rsidR="00B9219F" w:rsidRPr="0043765B" w:rsidRDefault="006D461B" w:rsidP="00DE770C">
             <w:pPr>
               <w:spacing w:after="167" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="1" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043765B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">FICHE D'INSCRIPTION ASMR </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE74DA0" w14:textId="77777777" w:rsidR="00B9219F" w:rsidRDefault="006D461B" w:rsidP="00DE770C">
+          <w:p w14:paraId="4CE74DA0" w14:textId="5C472B6F" w:rsidR="00B9219F" w:rsidRDefault="006D461B" w:rsidP="00DE770C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0043765B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Année 2025 - 2026</w:t>
+              <w:t>Année 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40ACF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043765B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40ACF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07FCCA09" w14:textId="77777777" w:rsidR="00B9219F" w:rsidRDefault="006D461B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B440258" wp14:editId="5B1AC109">
             <wp:extent cx="1344305" cy="742950"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="31" name="Picture 31"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="31" name="Picture 31"/>
@@ -1071,51 +1095,51 @@
                                     <w:t>Préciser ci-dessous de quelle collectivité (à cocher)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="2C6C52A8" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:179.9pt;margin-top:3.85pt;width:181.6pt;height:36pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDccGvOhwIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5JcJ3GMyIGRwEWB&#10;IAmaFDnTFGUT4FaStux+fR8p2VmaU1EdqCFnOMubN7y82mlFtsIHaU1Nq5OSEmG4baRZ1fTn0+LL&#10;hJIQmWmYskbUdC8CvZp9/nTZuakY2bVVjfAETkyYdq6m6xjdtCgCXwvNwol1wkDZWq9ZxNavisaz&#10;Dt61KkZleVZ01jfOWy5CwOlNr6Sz7L9tBY/3bRtEJKqmyC3m1ed1mdZidsmmK8/cWvIhDfYPWWgm&#10;DYIeXd2wyMjGy79cacm9DbaNJ9zqwrat5CLXgGqq8l01j2vmRK4F4AR3hCn8P7f8bvvgiWzQu+ps&#10;XI4uJhN0zDCNXv0AesyslCBVwqlzYQrzR/fgh12AmIretV6nP8ohu4zt/oit2EXCcTj6Wp5V5/DN&#10;oRufnqN5yWnxctv5EL8Jq0kSauoRPUPKtrch9qYHkxQsWCWbhVQqb/bhWnmyZWgz2NHYjhLFQsRh&#10;TRf5G6K9uaYM6ZDa6RjJEM7Av1axCFE7IBLMihKmViA2jz7n8uZ28KvlMepiUeL7KEhK+oaFdZ9d&#10;9pDM2FTLCO4rqWs6SZcPt5VJWpHZO5SesO/RTlLcLXdDC5a22aOB3vbMDo4vJOLdovYH5kFlFIbx&#10;jPdYWmVRrR0kStbW//7oPNmDYdBS0mE0gMSvDfMCkH434N5FNR6nWcqb3EpK/GvN8rXGbPS1RVsq&#10;PASOZxGXfVQHsfVWP2OK5ykqVMxwxO4xHzbXsR9ZvANczOfZDPPjWLw1j44n5wmyhPTT7pl5N3Ao&#10;gn139jBGbPqOSr1tumnsfBNtKzPPEsQ9ruBn2mD2MlOHdyIN9+t9tnp5zWZ/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAtluGh94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjT&#10;nxCSxqkQUsUBUaDQuxtvkwh7HWK3DW/PcoLbrGY18025Gp0VJxxC50nBdJKAQKq96ahR8PG+vrkD&#10;EaImo60nVPCNAVbV5UWpC+PP9IanbWwEh1AotII2xr6QMtQtOh0mvkdi7+AHpyOfQyPNoM8c7qyc&#10;JcmtdLojbmh1jw8t1p/bo1OwcOPzi113T182bhbBvab57jFV6vpqvF+CiDjGv2f4xWd0qJhp749k&#10;grAK5mnO6FFBloFgP5vNedueRZ6BrEr5f0D1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANxwa86HAgAAFQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALZbhofeAAAACAEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="window" strokecolor="red" strokeweight="2pt">
+                    <v:rect w14:anchorId="2C6C52A8" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:179.9pt;margin-top:3.85pt;width:181.6pt;height:36pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADG2dnZgIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7JTZ6kQOTASuCgQ&#10;JAaSIucxRVoCuHVIW3K/vkNKdpbmVFQHesjZ37zx1XVvNNtJDK2zFZ+eTDiTVri6tZuK/3xafrnk&#10;LESwNWhnZcX3MvDr+edPV50v5alrnK4lMgpiQ9n5ijcx+rIogmikgXDivLSkVA4NRLripqgROopu&#10;dHE6mZwXncPaoxMyBHq9HZR8nuMrJUV8UCrIyHTFqbaYT8znOp3F/ArKDYJvWjGWAf9QhYHWUtJj&#10;qFuIwLbY/hXKtAJdcCqeCGcKp1QrZO6BuplO3nXz2ICXuRcCJ/gjTOH/hRX3u0e/QoKh86EMJKYu&#10;eoUm/VJ9rM9g7Y9gyT4yQY+nXyfn0wsaryDd7OyCppHQLF68PYb4XTrDklBxpGFkjGB3F+JgejBJ&#10;yYLTbb1stc6XfbjRyHZAc6Nx167jTEOI9FjxZf7GbG/ctGUdlXY2o2KYACKU0hBJNL6ueLAbzkBv&#10;iKkiYq7ljXfAzfqYdbmc0PdRklT0LYRmqC5HSGZQmjYSmXVrKn6ZnA/e2iatzHQcW39BO0mxX/fj&#10;CNau3q+QoRuoGrxYtpTvjnpfARI3qTHat/hAh9KOunWjxFnj8PdH78meKENazjriOiHxawsoCdIf&#10;lsj0bTqbpeXIlzxKzvC1Zv1aY7fmxtFYprTZXmSRnDHqg6jQmWday0XKSiqwgnIPmI+XmzjsIC22&#10;kItFNqOF8BDv7KMXKXiCLCH91D8D+pFDkdh37w57AeU7Kg22ydO6xTY61WaeJYgHXImf6ULLlJk6&#10;Ln7a1tf3bPXy9zT/AwAA//8DAFBLAwQUAAYACAAAACEAtluGh94AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTnxCSxqkQUsUBUaDQuxtvkwh7HWK3DW/PcoLbrGY18025&#10;Gp0VJxxC50nBdJKAQKq96ahR8PG+vrkDEaImo60nVPCNAVbV5UWpC+PP9IanbWwEh1AotII2xr6Q&#10;MtQtOh0mvkdi7+AHpyOfQyPNoM8c7qycJcmtdLojbmh1jw8t1p/bo1OwcOPzi113T182bhbBvab5&#10;7jFV6vpqvF+CiDjGv2f4xWd0qJhp749kgrAK5mnO6FFBloFgP5vNedueRZ6BrEr5f0D1AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAMbZ2dmAgAA5gQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALZbhofeAAAACAEAAA8AAAAAAAAAAAAAAAAAwAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="window" strokecolor="red" strokeweight="2pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="4ACB203B" w14:textId="77777777" w:rsidR="00AB6AC0" w:rsidRDefault="00AB6AC0" w:rsidP="00AB6AC0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Préciser ci-dessous de quelle collectivité (à cocher)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00AB6AC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -1153,51 +1177,51 @@
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
                     <v:shapetype w14:anchorId="7C87C113" id="_x0000_t88" coordsize="21600,21600" o:spt="88" adj="1800,10800" path="m,qx10800@0l10800@2qy21600@11,10800@3l10800@1qy,21600e" filled="f">
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="sum 21600 0 #0"/>
                         <v:f eqn="sum #1 0 #0"/>
                         <v:f eqn="sum #1 #0 0"/>
                         <v:f eqn="prod #0 9598 32768"/>
                         <v:f eqn="sum 21600 0 @4"/>
                         <v:f eqn="sum 21600 0 #1"/>
                         <v:f eqn="min #1 @6"/>
                         <v:f eqn="prod @7 1 2"/>
                         <v:f eqn="prod #0 2 1"/>
                         <v:f eqn="sum 21600 0 @9"/>
                         <v:f eqn="val #1"/>
                       </v:formulas>
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;21600,@11;0,21600" textboxrect="0,@4,7637,@5"/>
                       <v:handles>
                         <v:h position="center,#0" yrange="0,@8"/>
                         <v:h position="bottomRight,#1" yrange="@9,@10"/>
                       </v:handles>
                     </v:shapetype>
                     <v:shape id="Accolade fermante 2" o:spid="_x0000_s1026" type="#_x0000_t88" style="position:absolute;margin-left:164.15pt;margin-top:3.9pt;width:9pt;height:33pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8kXlpUgIAAKcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1n6dYGdYosRYYB&#10;RVugHXpmZNkWoK9RSpzu14+SnaRbdxqWg0KK1KP49Oir673RbCcxKGcrXp5NOJNWuFrZtuLfn9Yf&#10;LjgLEWwN2llZ8RcZ+PXi/bur3s/l1HVO1xIZgdgw733Fuxj9vCiC6KSBcOa8tBRsHBqI5GJb1Ag9&#10;oRtdTCeTT0XvsPbohAyBdm+GIF9k/KaRIt43TZCR6YrT3WJeMa+btBaLK5i3CL5TYrwG/MMtDChL&#10;RY9QNxCBbVG9gTJKoAuuiWfCmcI1jRIy90DdlJM/unnswMvcC5ET/JGm8P9gxd3u0T8g0dD7MA9k&#10;pi72DZr0T/dj+0zWy5EsuY9M0GZZzj5OiFJBoVl5WZJNKMXpsMcQv0pnWDIqjqrt4hcEkTqCOexu&#10;QxwOHBLTtnVrpXV+FW1ZX/Hp+SxXARJHoyFSQePrigfbcga6JdWJiBkyOK3qdDwBBWw3K41sB/Ty&#10;6/WEfuP9fktLtW8gdENeDg2aMCqSMLUyFb9Ihw+ntU3oMktr7ODEXLI2rn55QIZu0FrwYq2oyC2E&#10;+ABI4iLOaGDiPS2NdtSiGy3OOoc//7af8unNKcpZT2Kl9n9sASVn+pslNVyWs1lSd3Zm55+n5ODr&#10;yOZ1xG7NyhErJY2mF9lM+VEfzAadeaa5WqaqFAIrqPZA9Ois4jBENJlCLpc5jRTtId7aRy8SeOIp&#10;0fu0fwb0owoiyefOHYT9RgZD7iCE5Ta6RmWNnHglhSWHpiFrbZzcNG6v/Zx1+r4sfgEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANFkKfrcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOyo0xpKFOJUBYmKLeUldm48TQLxOLKdNvD1DCtYHt2r+yhXk+vFAUPsPGmYzzIQSLW3HTUanp/u&#10;L3IQMRmypveEGr4wwqo6PSlNYf2RHvGwTY3gEIqF0dCmNBRSxrpFZ+LMD0is7X1wJjGGRtpgjhzu&#10;ernIsqV0piNuaM2Ady3Wn9vRaXjfhNsR317U1dx9Nw/r17DZfwStz8+m9Q2IhFP6M8PvfJ4OFW/a&#10;+ZFsFL0GtcgVWzVc8wPW1eWSecescpBVKf8fqH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAfJF5aVICAACnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA0WQp+twAAAAIAQAADwAAAAAAAAAAAAAAAACsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" adj="491" strokecolor="red" strokeweight="2pt">
                       <v:stroke joinstyle="miter"/>
                     </v:shape>
@@ -1315,51 +1339,51 @@
                                   <a:srgbClr val="FF0000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+                <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
                   <w:pict>
                     <v:shapetype w14:anchorId="0153F8E2" id="_x0000_t105" coordsize="21600,21600" o:spt="105" adj="12960,19440,14400" path="wr,0@3@23,0@22@4,0@15,0@1@23@7,0@13@2l@14@2@8@22@12@2at,0@3@23@11@2@17@26@15,0@1@23@17@26@15@22xewr,0@3@23@4,0@17@26nfe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="val #2"/>
                         <v:f eqn="sum #0 width #1"/>
                         <v:f eqn="prod @3 1 2"/>
                         <v:f eqn="sum #1 #1 width"/>
                         <v:f eqn="sum @5 #1 #0"/>
                         <v:f eqn="prod @6 1 2"/>
                         <v:f eqn="mid width #0"/>
                         <v:f eqn="sum height 0 #2"/>
                         <v:f eqn="ellipse @9 height @4"/>
                         <v:f eqn="sum @4 @10 0"/>
                         <v:f eqn="sum @11 #1 width"/>
                         <v:f eqn="sum @7 @10 0"/>
                         <v:f eqn="sum @12 width #0"/>
                         <v:f eqn="sum @5 0 #0"/>
                         <v:f eqn="prod @15 1 2"/>
                         <v:f eqn="mid @4 @7"/>
                         <v:f eqn="sum #0 #1 width"/>
                         <v:f eqn="prod @18 1 2"/>
                         <v:f eqn="sum @17 0 @19"/>
@@ -3786,160 +3810,130 @@
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B318F2">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>LICENCE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C5B59FC" w14:textId="7B0826F6" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="4C5B59FC" w14:textId="2B696AE9" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B40ACF" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00B318F2">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>48</w:t>
-[...9 lines deleted...]
-                    <w:t>.50</w:t>
+                    <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6797EBB7" w14:textId="41398D6E" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="6797EBB7" w14:textId="7CE2A36B" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B40ACF" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00B318F2">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>48</w:t>
-[...9 lines deleted...]
-                    <w:t>.50</w:t>
+                    <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A3ABD25" w14:textId="5755EFCB" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="4A3ABD25" w14:textId="0C26C5B0" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B40ACF" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00B318F2">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>48</w:t>
-[...9 lines deleted...]
-                    <w:t>.50</w:t>
+                    <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1532" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A772356" w14:textId="77777777" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B318F2" w:rsidRPr="00B318F2" w14:paraId="435160B4" w14:textId="77777777" w:rsidTr="00B318F2">
               <w:tc>
                 <w:tcPr>
@@ -3962,190 +3956,130 @@
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">ADHESION </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B318F2">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>SECTION PLONGEE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11C4CBFD" w14:textId="11B7C399" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="11C4CBFD" w14:textId="79ACD805" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="003615BD" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00B318F2">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>7</w:t>
-[...19 lines deleted...]
-                    <w:t>0</w:t>
+                    <w:t>75</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="45D2562B" w14:textId="55560464" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="45D2562B" w14:textId="2E400746" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="003615BD" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00B318F2">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>10</w:t>
-[...29 lines deleted...]
-                    <w:t>0</w:t>
+                    <w:t>110</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="31407E5F" w14:textId="15DA8544" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="31407E5F" w14:textId="6048E03C" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="003615BD" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00B318F2">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>4</w:t>
-[...9 lines deleted...]
-                    <w:t>8.50</w:t>
+                    <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1532" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="123CD8AF" w14:textId="77777777" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B318F2" w:rsidRPr="00B318F2" w14:paraId="367AC157" w14:textId="77777777" w:rsidTr="00B318F2">
               <w:tc>
                 <w:tcPr>
@@ -4160,136 +4094,172 @@
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B318F2">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>TOTAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="72167F6B" w14:textId="77777777" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="72167F6B" w14:textId="6BEAF231" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B318F2">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>142</w:t>
+                    <w:t>14</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B40ACF">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="64233117" w14:textId="77777777" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="64233117" w14:textId="5589210E" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B318F2">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>177</w:t>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B40ACF">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>80</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="351F3E0F" w14:textId="77777777" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
+                <w:p w14:paraId="351F3E0F" w14:textId="2EB81569" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B318F2">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>117</w:t>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B40ACF">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>20</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1532" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0A9CA536" w14:textId="77777777" w:rsidR="00B318F2" w:rsidRPr="00B318F2" w:rsidRDefault="00B318F2" w:rsidP="00B318F2">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B318F2" w:rsidRPr="00B318F2" w14:paraId="36C77167" w14:textId="77777777" w:rsidTr="00B318F2">
               <w:tc>
                 <w:tcPr>
@@ -4927,51 +4897,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DAC325F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88FC922A"/>
     <w:lvl w:ilvl="0" w:tplc="7E947A84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1199" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5479,115 +5449,118 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A8647CDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1659188161">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="572815984">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1748571062">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2101558656">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9219F"/>
     <w:rsid w:val="000A46FF"/>
     <w:rsid w:val="00131BD5"/>
     <w:rsid w:val="001F30E4"/>
     <w:rsid w:val="0020164C"/>
     <w:rsid w:val="00202217"/>
     <w:rsid w:val="002022C4"/>
     <w:rsid w:val="002C4B84"/>
     <w:rsid w:val="002C7755"/>
     <w:rsid w:val="00310F59"/>
+    <w:rsid w:val="003615BD"/>
     <w:rsid w:val="00361882"/>
     <w:rsid w:val="003C6FC4"/>
     <w:rsid w:val="003E386F"/>
     <w:rsid w:val="00415961"/>
     <w:rsid w:val="0043765B"/>
     <w:rsid w:val="00494F53"/>
     <w:rsid w:val="004C0A8F"/>
     <w:rsid w:val="005740E4"/>
     <w:rsid w:val="0068677B"/>
     <w:rsid w:val="006B4C60"/>
     <w:rsid w:val="006C14C5"/>
     <w:rsid w:val="006D461B"/>
     <w:rsid w:val="006F4F0F"/>
     <w:rsid w:val="0076792A"/>
     <w:rsid w:val="007958CE"/>
     <w:rsid w:val="007B188C"/>
     <w:rsid w:val="0080216E"/>
+    <w:rsid w:val="008032AC"/>
     <w:rsid w:val="00894070"/>
     <w:rsid w:val="00945247"/>
     <w:rsid w:val="009C3658"/>
     <w:rsid w:val="009F555B"/>
     <w:rsid w:val="00AB6AC0"/>
     <w:rsid w:val="00B318F2"/>
+    <w:rsid w:val="00B40ACF"/>
     <w:rsid w:val="00B67D4B"/>
     <w:rsid w:val="00B9219F"/>
     <w:rsid w:val="00C53648"/>
     <w:rsid w:val="00C71F96"/>
     <w:rsid w:val="00C7721C"/>
     <w:rsid w:val="00D24FF9"/>
     <w:rsid w:val="00DE770C"/>
     <w:rsid w:val="00E82E02"/>
     <w:rsid w:val="00E9399F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6357,69 +6330,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>558</Words>
-  <Characters>3073</Characters>
+  <Words>555</Words>
+  <Characters>3055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rennes Métropole</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3624</CharactersWithSpaces>
+  <CharactersWithSpaces>3603</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PICOT Aurélie</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>